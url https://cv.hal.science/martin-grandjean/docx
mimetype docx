--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -614,460 +614,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Humanistica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01857384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisi e visualizzazioni delle reti in storia. L'esempio della cooperazione intellettuale della Società delle Nazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.371-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14647/87204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire et humanités numériques : nouveaux terrains de dialogue entre les archives et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fleckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.121-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5519⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01521814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analisi e visualizzazioni delle reti in storia. L'esempio della cooperazione intellettuale della Società delle Nazioni</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A social network analysis of Twitter: Mapping the digital humanities community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14647/87204⟩</w:t>
+              <w:t xml:space="preserve">Cogent Arts &amp; Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.1171458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311983.2016.1171458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Swiss research galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (109), pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525576v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01517493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la visualisation de données : l'analyse de réseau en histoire</w:t>
               </w:r>
@@ -1624,191 +1624,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using Network Analysis to Question the Concepts of Centrality and Periphery in Complex Historical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Organizations: Between the Local and the Global (1880s-1960s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Programming Historian en français: quelles ressources éducatives libres pour les méthodes numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Papastamkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dominic Laramée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03103728v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03012645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework for the Analysis of Multilayer Networks in the Humanities</w:t>
               </w:r>
@@ -1857,319 +1857,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02650245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating Networks: Assessing Correspondence Between Network Visualisation and Analytics</w:t>
+                <w:t xml:space="preserve">Mapping information circulation within an international organisation in the 1920s - An example of historical multilayer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dagstuhl Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dagstuhl, Germany. pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Priddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mapping information circulation within an international organisation in the 1920s - An example of historical multilayer analysis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Networks: Assessing Correspondence Between Network Visualisation and Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacomy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02182752v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02179024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Network Visualisation for the History of Interdisciplinarity: Mapping Research Funding in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias sociaux et mise en scène de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimode and Multilevel: Vertical Dimension in Historical and Literary Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525539v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elites académiques et (re)définition des frontières disciplinaires. Collaborations interdisciplinaires et structure du pouvoir académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2198,631 +2431,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Multimode and Multilevel: Vertical Dimension in Historical and Literary Networks</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Network Analysis with Gephi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...136 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Xanthos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Grandjean</w:t>
+                <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.417-419</w:t>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.930-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525567v1</w:t>
+                <w:t xml:space="preserve">hal-01525569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Distant Reading: Mapping the Activity of the League of Nations' Intellectual Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.531 - 534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Network Analysis of the League of Nations' Intellectual Cooperation, an Historical Distant Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH Benelux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Network Analysis with Gephi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualising the dynamics of character networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Xanthos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.930-931</w:t>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland. pp.417-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525569v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-01525570v1</w:t>
+                <w:t xml:space="preserve">hal-01525567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonds d’archives est un réseau: cartographier l’activité d’une organisation internationale, document par document</w:t>
               </w:r>
@@ -3616,286 +3616,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05410796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visualisation de données, entre usages démonstratifs et heuristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bohet Baptiste; Pringuet Virginie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-217, 2022, 978-2-7351-2891-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Paris/Geneva Divide. A Network Analysis of the Archives of the International Committee on Intellectual Cooperation of the League of Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabet Carbó-Catalan; Diana Roig Sanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture as Soft Power: Bridging Cultural Relations, Intellectual Cooperation, and Cultural Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65 - 98, 2022, 9783110744040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110744552-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data Visualization for History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Public History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.291-300, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110430295-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03775019v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Representative Organization? Ibero-American Networks in the Committee on Intellectual Cooperation of the League of Nations (1922-1939)</w:t>
               </w:r>
@@ -4346,709 +4346,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What does the global map of refugees (really) looks like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network visualization: mapping Shakespeare's tragedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01525566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social network analysis and visualization: Moreno’s Sociograms revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEPHI – Introduction to Network Analysis and Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Humanities on Twitter, a small-world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">What does the global map of refugees (really) looks like?</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital humanities network on Twitter (#DH2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Network visualization: mapping Shakespeare's tragedies</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital Humanities network on Twitter: Following or being followed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Social network analysis and visualization: Moreno’s Sociograms revisited</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve du multilinguisme dans la science : l’exemple (malheureux) du colloque #DH2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">GEPHI – Introduction to Network Analysis and Visualization</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Moretti: L’objet des humanités numériques, entre perspectives micro et macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The digital humanities network on Twitter (#DH2014)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Média plagiaire : “Les Observateurs” et la systématique du copier/coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Digital Humanities network on Twitter: Following or being followed?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inquiétant impérialisme du MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529012v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones d’ombre : Cartographier les réseaux d’influence et groupes d’intérêts au Parlement</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A417048"/>
+    <w:nsid w:val="453AECF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +5777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3184-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.martingrandjean.ch/communications" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.ch/citations?user=UPJ31hoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/grandjeanmartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M&#233;adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/87204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2016.1171458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.3.37-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12664647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6844790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5083036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02650245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525539v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xanthos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Pante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chenevard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Heimburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-td-0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laqua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un-ilibrary.org/content/books/9789211072808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430295-024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100825610" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110744552-004/html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110744552-004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultural-Organizations-Networks-and-Mediators-in-Contemporary-Ibero-America/Roig-Sanz-Subirana/p/book/9780367280505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco H. D. van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsbury.com/us/international-organizations-and-global-civil-society-9781350055612/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610098v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01853903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3184-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.martingrandjean.ch/communications" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.ch/citations?user=UPJ31hoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/grandjeanmartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M&#233;adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/87204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2016.1171458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.3.37-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12664647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6844790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5083036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02650245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525539v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xanthos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Pante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chenevard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Heimburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-td-0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laqua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un-ilibrary.org/content/books/9789211072808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100825610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110744552-004/html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110744552-004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430295-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultural-Organizations-Networks-and-Mediators-in-Contemporary-Ibero-America/Roig-Sanz-Subirana/p/book/9780367280505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco H. D. van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsbury.com/us/international-organizations-and-global-civil-society-9781350055612/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610098v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01853903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>