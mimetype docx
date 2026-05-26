--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,5491 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5439 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Grandjean </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3184-3943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ch/citations?user=UPJ31hoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">analyse et visualisation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Lausanne, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toutes mes publications ne sont pas sur HAL, voir aussi </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.martingrandjean.ch/communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. À votre disposition sur </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> si vous cherchez un PDF en particulier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et archives à l'ère numérique (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04098239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps long des réseaux sociaux numériques, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (31), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.031.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène de l’histoire sur les réseaux sociaux, pratiques et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.156-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1914-1918 : quand la commémoration devient participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (31), pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisi e visualizzazioni delle reti in storia. L'esempio della cooperazione intellettuale della Società delle Nazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.371-393. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14647/87204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01583814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.223-226. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01857384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et humanités numériques : nouveaux terrains de dialogue entre les archives et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fleckinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des Archives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 245 (1), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gazar.2017.5519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social network analysis of Twitter: Mapping the digital humanities community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogent Arts &amp; Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.1171458. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23311983.2016.1171458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Swiss research galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (109), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la visualisation de données : l'analyse de réseau en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichte und Informatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18/19, pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance est un réseau : perspective sur l’organisation archivistique et encyclopédique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.37 - 54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.10.3.37-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des spectacles marginaux : réseaux sociaux et interurbains en France (1792-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.158-165, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63744/qyiv8j3lohxs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State of Historical Network Research: A Perspective from the 2024 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Network Research 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.12664647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment documenter le « moment » des humanités numériques francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double blind' graph data analysis: a pedagogical experiment to discuss the intersubjectivity of network interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6844790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03753812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Social Network Analysis: Basics and Historical Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HNR+ResHist Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Historical Network Research, 2021, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5083036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03351755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for Multilayer Historical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing the Experience: Workflows for the Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Programming Historian en français: quelles ressources éducatives libres pour les méthodes numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Papastamkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dominic Laramée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03103728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Network Analysis to Question the Concepts of Centrality and Periphery in Complex Historical Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Organizations: Between the Local and the Global (1880s-1960s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03012645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework for the Analysis of Multilayer Networks in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02650245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Networks: Assessing Correspondence Between Network Visualisation and Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping information circulation within an international organisation in the 1920s - An example of historical multilayer analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dagstuhl, Germany. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Visualisation for the History of Interdisciplinarity: Mapping Research Funding in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias sociaux et mise en scène de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimode and Multilevel: Vertical Dimension in Historical and Literary Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites académiques et (re)définition des frontières disciplinaires. Collaborations interdisciplinaires et structure du pouvoir académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Network Analysis with Gephi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Krakow, Poland. pp.930-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives Distant Reading: Mapping the Activity of the League of Nations' Intellectual Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Krakow, Poland. pp.531 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Analysis of the League of Nations' Intellectual Cooperation, an Historical Distant Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising the dynamics of character networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Xanthos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Krakow, Poland. pp.417-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fonds d’archives est un réseau: cartographier l’activité d’une organisation internationale, document par document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques dans l'espace francophone, une communauté qui se structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2015 : Humanités numériques : recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Cooperation after the First World War: Multi-Level Network Analysis of an International Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Network Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture, Visualisation of Procurements Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on IT-related challenges for external auditing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source criticism in 140 characters: rewriting history on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Public History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the relational structure of the Gospels. Network Analysis as a tool for biblical sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Biblical Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, St. Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Formalization of Metadata Network Analysis in History: a Complex and Multidimensional Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DARIAH-CH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Paix, Anthologie sur le pacifisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Capt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chenevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Heimburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infoclio.ch; Maison de l'Histoire UNIGE; Bibliothèque Numérique Romande. , 2015, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13098/infoclio.ch-td-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Cooperation at the League of Nations and its Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Grandjean; Daniel Laqua. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual Cooperation at the League of Nations: Shaping Cultural and Political Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2025, United Nations Historical Series, 9789211072808. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18356/9789211072808c003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05410796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation de données, entre usages démonstratifs et heuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohet Baptiste; Pringuet Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-217, 2022, 978-2-7351-2891-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris/Geneva Divide. A Network Analysis of the Archives of the International Committee on Intellectual Cooperation of the League of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabet Carbó-Catalan; Diana Roig Sanz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture as Soft Power: Bridging Cultural Relations, Intellectual Cooperation, and Cultural Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65 - 98, 2022, 9783110744040. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110744552-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03760539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Visualization for History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Digital Public History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.291-300, 2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110430295-024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Representative Organization? Ibero-American Networks in the Committee on Intellectual Cooperation of the League of Nations (1922-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Organizations, Networks and Mediators in Contemporary Ibero-America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-89, 2020, 978-0-367-28050-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03207291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the framework of Multi-Layer Network and Visual Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remco Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Analytics of Multilayer Networks Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (2), pp.19-23, 2019, Dagstuhl Reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Internationalism: Congresses and Organisations in the Nineteenth and Twentieth Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco H. D. van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations and Global Civil Society: Histories of the Union of International Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-242, 2019, 9781350055612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01857353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected World: Untangling the Air Traffic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping UNESCO Intangible Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the global map of refugees (really) looks like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network visualization: mapping Shakespeare's tragedies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social network analysis and visualization: Moreno’s Sociograms revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEPHI – Introduction to Network Analysis and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities on Twitter, a small-world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital humanities network on Twitter (#DH2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Humanities network on Twitter: Following or being followed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rêve du multilinguisme dans la science : l’exemple (malheureux) du colloque #DH2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Moretti: L’objet des humanités numériques, entre perspectives micro et macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inquiétant impérialisme du MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01529012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média plagiaire : “Les Observateurs” et la systématique du copier/coller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones d’ombre : Cartographier les réseaux d’influence et groupes d’intérêts au Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures complexes et organisations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01610098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cours universitaires de Davos 1928-1931. Au centre de l'Europe intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de la coopération intellectuelle. La Société des Nations comme actrice des échanges scientifiques et culturels dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Lausanne, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01853903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The International Bureaux and Intellectual Cooperation Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">League of Nations Secretariat Research Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5546,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="453AECF4"/>
+    <w:nsid w:val="6D57B8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5777,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3184-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.martingrandjean.ch/communications" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.ch/citations?user=UPJ31hoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/grandjeanmartin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M&#233;adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/87204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2016.1171458" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.3.37-54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12664647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6844790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5083036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02650245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525539v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xanthos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Pante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chenevard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Heimburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-td-0001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laqua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un-ilibrary.org/content/books/9789211072808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100825610" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110744552-004/html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110744552-004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430295-024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultural-Organizations-Networks-and-Mediators-in-Contemporary-Ibero-America/Roig-Sanz-Subirana/p/book/9780367280505" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco H. D. van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsbury.com/us/international-organizations-and-global-civil-society-9781350055612/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610098v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01853903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3184-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ch/citations?user=UPJ31hoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.martingrandjean.ch/communications" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.ch/citations?user=UPJ31hoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/grandjeanmartin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile M&#233;adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gilot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/87204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0223" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311983.2016.1171458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.10.3.37-54" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/qyiv8j3lohxs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12664647" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6844790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5083036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Papastamkou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dominic Laram&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02650245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525539v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Xanthos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Pante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rochat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chenevard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Heimburger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-td-0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laqua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un-ilibrary.org/content/books/9789211072808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18356/9789211072808c003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100825610" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110744552-004/html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110744552-004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430295-024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Cultural-Organizations-Networks-and-Mediators-in-Contemporary-Ibero-America/Roig-Sanz-Subirana/p/book/9780367280505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Knudsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aerts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco H. D. van Leeuwen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloomsbury.com/us/international-organizations-and-global-civil-society-9781350055612/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529012v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610098v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01853903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028575v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>