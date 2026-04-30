--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1525,178 +1525,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le classique dans la chanson, la chanson dans le classique. Une étude des crossovers dans la production de William Sheller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euterpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Pour une histoire immédiate du jazz en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistrophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, https://www.epistrophy.fr/pour-une-histoire-immediate-du.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780235v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04471421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche génétique de l’improvisation (2/2). Typologie de cas d’études</w:t>
               </w:r>
@@ -1840,50 +1840,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04567202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Gérôme Guibert et Catehrine Rudent (dir.), Made in France. Studies in Popular Music, New York, Routledge, 2017 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, https://journals.openedition.org/transposition/2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche génétique de l’improvisation (1/2). Éléments théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1892,139 +1974,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, 155-167 https://journals.openedition.org/genesis/pdf/3749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993752v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04567223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le jazz et la Revue de musicologie, une rencontre tardive. Légitimation, historiographie, acteurs et contexte institutionnel »</w:t>
               </w:r>
@@ -2604,173 +2604,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01765981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une face cachée du jazz. À propos d’Ellington Uptown de John Howland</w:t>
+                <w:t xml:space="preserve">« Qui écoute quoi ? À propos des Partitions du goût musical – Actes de la Recherche en Sciences sociales, Olivier Roueff et Wanceslas Lizé (dir.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, https://noreply.laviedesidees.fr/Une-face-cachee-du-jazz</w:t>
+              <w:t xml:space="preserve">, 2011, https://laviedesidees.fr/Qui-ecoute-quoi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01766789v1</w:t>
+                <w:t xml:space="preserve">halshs-01766787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qui écoute quoi ? À propos des Partitions du goût musical – Actes de la Recherche en Sciences sociales, Olivier Roueff et Wanceslas Lizé (dir.) »</w:t>
+                <w:t xml:space="preserve">Une face cachée du jazz. À propos d’Ellington Uptown de John Howland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, https://laviedesidees.fr/Qui-ecoute-quoi</w:t>
+              <w:t xml:space="preserve">, 2011, https://noreply.laviedesidees.fr/Une-face-cachee-du-jazz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01766787v1</w:t>
+                <w:t xml:space="preserve">halshs-01766789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jazz et l'humour</w:t>
               </w:r>
@@ -2819,169 +2819,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Michael Brecker, le sportif et le virtuose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (nouvelle série), pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liszt et la modernité. À propos de Liszt, virtuose subversif de Bruno Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01766799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et politique. À propos de La musique éveille le temps de Daniel Barenboim</w:t>
               </w:r>
@@ -3066,165 +3066,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Selmer Super Sax de Coleman Hawkins (1933), un instrument transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Girard-Muscagorry et Thierry Maniguet (dir.), L'instrument-monde. Une histoire globale de la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion/Éditions de la Philharmonie, p. 148-151, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’opérette cinématographique au temps du muet : le cas de Phi-Phi (1918-1927)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jérôme Rossi et Marie Cadalanu (dir.), Comédies musicales à la française. Formes et mutations de l'opérette cinématographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Impressions Nouvelles, p. 214-247, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05215980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dancing à la scène : le jazz dans les casinos de Vichy</w:t>
               </w:r>
@@ -3739,1015 +3739,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04585859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Catégoriser le jazz : le disque, les critiques et l’émergence d’un genre musical autonome en France (1918-1936) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Duchesneau et Federico Lazzaro (dir.), Musique, Disque, Radio (1900 1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.107-125, 2023, 978-2-7116-3076-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au ras des pratiques. Les écrits techniques et pédagogiques des musiciens de jazz français dans l’entre-deux-guerres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Fargeton et Yannick Séité (dir.), Quand les musiciens de jazz (s’)écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-245, 2023, 9791037021311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Musical Approach to Postwar Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martin Guerpin, Anaïs Fléchet, Philippe Gumplowicz, Barbara Kelly (dir.), Music and Postwar Transitions in the 19th and 20th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2023, 978-1-80073-894-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/9781800738942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le discours sur le jazz américain et l’Europe dans les années 1920, ou le rôle du genre dans les processus de catégorisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent Cotro et Pierre Fargeton (dir.), Á l’Invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-85, 2023, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Singing about the Former Enemy: Two Postwar Transitions Periods Seen through the Lens of the Café-Concert and Music Hall Chanson, 1871 1923”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin Guerpin, Anaïs Fléchet, Philippe Gumplowicz et Barbara Kelly (dir.), Music and Poswtar Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn Books, pp.102-120, 2023, 978-1-80073-894-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/9781800738942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Au ras des pratiques. Les écrits techniques et pédagogiques des musiciens de jazz français dans l’entre-deux-guerres »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichy sous Vichy, une nouvelle capitale lyrique (1900 1944) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Fargeton et Yannick Séité (dir.), Quand les musiciens de jazz (s’)écrivent</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-245, 2023, 9791037021311</w:t>
+              <w:t xml:space="preserve">Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.262-277, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martin Guerpin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux centres d’activité aux frontières de la France : Monte Carlo et Bruxelles. Du théâtre du casino à l’Opéra de Monte-Carlo (1893 1945) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Duchesneau et Federico Lazzaro (dir.), Musique, Disque, Radio (1900 1950)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, pp.107-125, 2023, 978-2-7116-3076-9</w:t>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.485-505, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward a Musical Approach to Postwar Transitions</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les spectacles américains en France (1900-1939) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martin Guerpin, Anaïs Fléchet, Philippe Gumplowicz, Barbara Kelly (dir.), Music and Postwar Transitions in the 19th and 20th Centuries</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.406-415, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le discours sur le jazz américain et l’Europe dans les années 1920, ou le rôle du genre dans les processus de catégorisation »</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Opérette des Années Folles ou le triomphe du modèle américain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vincent Cotro et Pierre Fargeton (dir.), Á l’Invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-85, 2023, 978-2-86906-902-2</w:t>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.415-423, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’âge d’or de la vie lyrique dans les casinos français (1900-1939) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Opéra français vol. 3 : De la Belle Époque au monde globalisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.469-480, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vichy sous Vichy, une nouvelle capitale lyrique (1900 1944) ?</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du remède contre l’ennui à la politique du faste : l’opéra français dans les casinos au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.262-277, 2022</w:t>
+              <w:t xml:space="preserve">Hervé Lacombe, Histoire de l’Opéra français (vol. 2, Du Consulat aux débuts de la IIIe République)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.46-62, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...59 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre repli corporatiste et ouverture musicale : les jazzmen français face à leurs homologues étrangers à Paris (1919-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steven Huebner; Federico Lazzaro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.485-505, 2022</w:t>
+              <w:t xml:space="preserve">Artistic Migration and Identity in Paris, 1870-1940 / Migration artistique et identité à Paris, 1870-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.351-367, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Édition Musicale Vivante ou les discours sur le(s) jazz en France (1927-1934) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timothée Picard et alii (dir.), La critique musicale au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.1247-1256, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566970v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03818096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Exprimer un goût en musique. Le concert de Paul Whiteman à l’Aeolian Hall (12 février 1924) »</w:t>
               </w:r>
@@ -5738,165 +5738,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Appropriations françaises du jazz et du chaâbi algérien : une approche historique, musicologie et autoethnographique »</w:t>
+                <w:t xml:space="preserve">Appropriations françaises du jazz et du chaâbi algérien : une approche historique, musicologie et autoethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire nomade de la Graduate School Humanités Sciences du Patrimoine « Le patrimoine de qui ? Appropriations culturelles, propriété et identités collectives. Approches comparées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Graduate School Humanités-Sciences du Patrimoine (Université Paris-Saclay), Jun 2023, Evry, Université d'Evry Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">, Martin Guerpin; Marie Cornu, Jun 2023, Evry, Université d'Evry Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04567433v1</w:t>
+                <w:t xml:space="preserve">halshs-04643231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriations françaises du jazz et du chaâbi algérien : une approche historique, musicologie et autoethnographique</w:t>
+                <w:t xml:space="preserve">« Appropriations françaises du jazz et du chaâbi algérien : une approche historique, musicologie et autoethnographique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire nomade de la Graduate School Humanités Sciences du Patrimoine « Le patrimoine de qui ? Appropriations culturelles, propriété et identités collectives. Approches comparées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Martin Guerpin; Marie Cornu, Jun 2023, Evry, Université d'Evry Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">, Graduate School Humanités-Sciences du Patrimoine (Université Paris-Saclay), Jun 2023, Evry, Université d'Evry Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04643231v1</w:t>
+                <w:t xml:space="preserve">halshs-04567433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the americanization of French operetta during the interwar</w:t>
               </w:r>
@@ -6290,234 +6290,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repeated performances and the compositional process in jazz improvisation. A participant observation study of the Gil Evans Paris Workshop big band (2014-now)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracking the Creative Process in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Donin, Dec 2017, University of Huddersfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04644327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Folk music and cultural diplomacy: questioning the political ambiguities of the Nice “Fêtes des Nations” and “Fêtes des Provinces” in the 1930s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Musicological Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Musicological Society, Nov 2017, Rochester (N.Y.), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La musique à l’Exposition coloniale (1931) et le développement de l’ethnomusicologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloniser/Décoloniser par la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaïs Fléchet; Maxime Cervulle; Thomas Vendryes, Apr 2017, Philharmonie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04644329v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04567439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6837,51 +6837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9949E479"/>
+    <w:nsid w:val="29B1A0E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guerpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7864-9641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142835447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107076107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077002670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operavichy-musee.com/?fbclid=IwY2xjawMSZc9leHRuA2FlbQIxMABicmlkETF6NHphd0h5OGhBbUdQZkNHAR5IAB98uh9qW6oceq4dt-pF92Gtpm6yZoFi2yWsyQkfepZnxPB2zrL8SAmOvA_aem_b9SfSliBZzQe4l0yu7cyRw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2022.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085809ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dibben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085813ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085812ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043219ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duchesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023741ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/debussy-in-context/paris-the-city/5158EAD89DD53C815D449B45E4F46340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/quand-les-musiciens-de-jazz-s-ecrivent--9791037021311-page-229.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/intros/FlechetMusic_intro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/musicologie/550-musique-savante-et-musique-populaire-aux-etats-uni-9782364412347.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Philippe-Boesmans---Un-parcours-dans-la-modernit-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle-176-146.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Rencontres-du-jazz-et-de-la~.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/1584658641.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guerpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7864-9641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142835447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107076107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077002670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operavichy-musee.com/?fbclid=IwY2xjawMSZc9leHRuA2FlbQIxMABicmlkETF6NHphd0h5OGhBbUdQZkNHAR5IAB98uh9qW6oceq4dt-pF92Gtpm6yZoFi2yWsyQkfepZnxPB2zrL8SAmOvA_aem_b9SfSliBZzQe4l0yu7cyRw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2022.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085809ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dibben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085813ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085812ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043219ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duchesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023741ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/debussy-in-context/paris-the-city/5158EAD89DD53C815D449B45E4F46340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/quand-les-musiciens-de-jazz-s-ecrivent--9791037021311-page-229.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/intros/FlechetMusic_intro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/musicologie/550-musique-savante-et-musique-populaire-aux-etats-uni-9782364412347.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Philippe-Boesmans---Un-parcours-dans-la-modernit-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle-176-146.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Rencontres-du-jazz-et-de-la~.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/1584658641.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>