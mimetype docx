--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -419,360 +419,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Tosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le jazz dans la presse francophone. Une édition en ligne annotée et commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OICRM/EMF. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faites vos jeux ! La vie musicale dans les casinos français (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud/Palazzetto Bru Zane. , 2024, 978-2-330-18919-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04565938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music And Postwar Transitions in the 19th and 20th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghahn Books, 2023, 978-1-80073-894-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/9781800738942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björk : une &amp;quot;artiste totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Tosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (3), pp.5-96, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1089,51 +1089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Américanisation par les arts ? États-Unis, France (1860-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,51 +1284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Björkographie : l’émergence des études sur Björk dans le champ universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Tosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le classique dans la chanson, la chanson dans le classique. Une étude des crossovers dans la production de William Sheller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Tosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,191 +1840,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04567202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une approche génétique de l’improvisation (1/2). Éléments théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, 155-167 https://journals.openedition.org/genesis/pdf/3749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Gérôme Guibert et Catehrine Rudent (dir.), Made in France. Studies in Popular Music, New York, Routledge, 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, https://journals.openedition.org/transposition/2509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transposition.2509⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04567223v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01993752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le jazz et la Revue de musicologie, une rencontre tardive. Légitimation, historiographie, acteurs et contexte institutionnel »</w:t>
               </w:r>
@@ -2073,388 +2073,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’émergence de la musicologie dans la presse musicale française 1889-1914 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duchesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (2), pp.71-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Courrier musical et le premier conflit mondial (1904-1923). Propagande, mobilisation culturelle et sortie de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.35-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1043219ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01765936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pier Leduc</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vie musicale dans les stations balnéaires et thermales (1880-1960). Jalons pour une histoire de la musique dans les casinos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 275, pp.15-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’exotisme en question. Le cas de la réception du jazz dans la musique savante française de l’entre-deux-guerres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Barbara L. Kelly. Music and Ultra-Modernism in France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103 (2), pp.71-116</w:t>
-[...205 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766785v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -2819,169 +2819,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liszt et la modernité. À propos de Liszt, virtuose subversif de Bruno Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Michael Brecker, le sportif et le virtuose »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (nouvelle série), pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766799v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01766792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et politique. À propos de La musique éveille le temps de Daniel Barenboim</w:t>
               </w:r>
@@ -3204,198 +3204,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zeev Sternhell. « À l’ombre des nations en fleurs » : un entretien avec Philippe Gumplowicz (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martin Guerpin, Thierry Favier, Anaïs Fléchet, Grégoire Tosser et Jean-Claude Yon (dir.), Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.309-318, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du dancing à la scène : le jazz dans les casinos de Vichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud/Palazzetto Bru Zane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin Guerpin et Etienne Jardin (dir.) Faites vos jeux ! La vie musicale dans les casinos français (19e-21e siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-195, 2024, 978-2-330-18919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble en sciences humaines et sociales : pour le meilleur et… pour le plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin Guerpin, Thierry Favier, Anaïs Fléchet, Grégoire Tosser et Jean-Claude Yon (dir.), Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.11-35, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La vie musicale dans les casinos français : un domaine d’études à cartographier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3415,241 +3497,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud/Palazzetto Bru Zane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faites vos jeux ! La vie musicale dans les casinos français (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.21-39, 2024, 978-2-330-18919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04565972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Zeev Sternhell. « À l’ombre des nations en fleurs » : un entretien avec Philippe Gumplowicz (2011)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fourmi et le prophète. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+                <w:t xml:space="preserve">Grégoire Tosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin Guerpin, Thierry Favier, Anaïs Fléchet, Grégoire Tosser et Jean-Claude Yon (dir.), Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.309-318, 2024</w:t>
-[...119 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.5-8, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4141,297 +4141,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Deux centres d’activité aux frontières de la France : Monte Carlo et Bruxelles. Du théâtre du casino à l’Opéra de Monte-Carlo (1893 1945) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.485-505, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les spectacles américains en France (1900-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.406-415, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vichy sous Vichy, une nouvelle capitale lyrique (1900 1944) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.262-277, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Manuel Couvreur</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Opérette des Années Folles ou le triomphe du modèle américain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hervé Lacombe (dir.), Histoire de l’Opéra français (vol. 3, De la Belle Époque au monde globalisé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.485-505, 2022</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.415-423, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4727,199 +4727,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Rencontres signifiantes. Les musiques additionnelles dans les productions de Wintermärchen de Philippe Boesmans (1999-2003) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Auzolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Boesmans. Post-moderne ou singulier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aedam Musicae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-189, 2017, 978-2-919046-52-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01766070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Exprimer un goût en musique. Le concert de Paul Whiteman à l’Aeolian Hall (12 février 1924) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Max Noubel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique savante et musique populaire aux Etats-Unis : XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Bourgogne/Éditions Universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-50, 2017, 978-2-36441-234-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01766046v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01766070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fixer l’infixable : l’appropriation du jazz dans Unisono d’Ofer Pelz (2008) »</w:t>
               </w:r>
@@ -5876,165 +5876,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04567433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le jazz, le music-hall et la naissance des variétés françaises dans les années 1930 et 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le music-hall après le music-hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérôme Guibert; Raphaëlle Moine; Romain Piana; Catherine Rudent, Mar 2022, Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04643255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questioning the americanization of French operetta during the interwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guerpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americanization through the Arts (19th-21th Centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philip Nord; Anaïs Fléchet; Philippe Gumplowicz; Martin Guerpin, Dec 2022, Princeton University, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04643247v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04643255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opérette cinématographique au temps du muet : le cas de Phi-Phi (1918-1927)</w:t>
               </w:r>
@@ -6574,51 +6574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fléchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://transatlantic-cultures.org/en/catalog/americanisation-par-les-arts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6837,51 +6837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29B1A0E7"/>
+    <w:nsid w:val="67B0D845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guerpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7864-9641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142835447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107076107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077002670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operavichy-musee.com/?fbclid=IwY2xjawMSZc9leHRuA2FlbQIxMABicmlkETF6NHphd0h5OGhBbUdQZkNHAR5IAB98uh9qW6oceq4dt-pF92Gtpm6yZoFi2yWsyQkfepZnxPB2zrL8SAmOvA_aem_b9SfSliBZzQe4l0yu7cyRw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2022.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085809ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dibben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085813ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085812ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043219ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duchesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Leduc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023741ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565972v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/debussy-in-context/paris-the-city/5158EAD89DD53C815D449B45E4F46340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/quand-les-musiciens-de-jazz-s-ecrivent--9791037021311-page-229.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/intros/FlechetMusic_intro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/musicologie/550-musique-savante-et-musique-populaire-aux-etats-uni-9782364412347.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Philippe-Boesmans---Un-parcours-dans-la-modernit-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle-176-146.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Rencontres-du-jazz-et-de-la~.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/1584658641.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guerpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7864-9641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142835447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107076107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077002670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.operavichy-musee.com/?fbclid=IwY2xjawMSZc9leHRuA2FlbQIxMABicmlkETF6NHphd0h5OGhBbUdQZkNHAR5IAB98uh9qW6oceq4dt-pF92Gtpm6yZoFi2yWsyQkfepZnxPB2zrL8SAmOvA_aem_b9SfSliBZzQe4l0yu7cyRw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2022.27" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085809ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dibben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085813ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085812ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duchesneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043219ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023741ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/debussy-in-context/paris-the-city/5158EAD89DD53C815D449B45E4F46340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108560986.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/quand-les-musiciens-de-jazz-s-ecrivent--9791037021311-page-229.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/intros/FlechetMusic_intro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-Philippe-Boesmans---Un-parcours-dans-la-modernit-Ouvrage-collectif-sous-la-direction-de-Cecile-Auzolle-176-146.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/musicologie/550-musique-savante-et-musique-populaire-aux-etats-uni-9782364412347.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Rencontres-du-jazz-et-de-la~.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upne.com/1584658641.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567188v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02098218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>