--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -153,4723 +153,4857 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low δ&amp;lt;sup&amp;gt;30&amp;lt;/sup&amp;gt;Si values in olivine-hosted melt inclusions trace sediment contributions to subduction zone melts</w:t>
+                <w:t xml:space="preserve">Silicified seafloor contribution to TTG formation: insights from zircon O and Si isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+                <w:t xml:space="preserve">L S Kitoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Le Lay</w:t>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laubier</w:t>
+                <w:t xml:space="preserve">J Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 679, </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39, pp.22 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2026.119884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05537687v1</w:t>
+                <w:t xml:space="preserve">hal-05550787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
+                <w:t xml:space="preserve">Low δ&amp;lt;sup&amp;gt;30&amp;lt;/sup&amp;gt;Si values in olivine-hosted melt inclusions trace sediment contributions to subduction zone melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bernadet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Clémence Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Safonov</w:t>
+                <w:t xml:space="preserve">Muriel Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Asimow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (13), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 679, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2026.119884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350377v1</w:t>
+                <w:t xml:space="preserve">insu-05537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
+                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Moyen</w:t>
+                <w:t xml:space="preserve">Justine Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vezinet</w:t>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitreau</w:t>
+                <w:t xml:space="preserve">Oleg Safonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bruand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chauvet</w:t>
+                <w:t xml:space="preserve">Paul Asimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550891v1</w:t>
+                <w:t xml:space="preserve">hal-05350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoproterozoic sediment-derived magmas reveal a late orogenic stage in the southern São Francisco Craton, Brazil: evidence from petrogenesis of the 2.0 Ga Cupim Pluton leucogranites Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syro Lacerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">A. Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gonçalves</w:t>
+                <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Moreira</w:t>
+                <w:t xml:space="preserve">E. Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane C Gonçalves</w:t>
+                <w:t xml:space="preserve">A. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.107852. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777466v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+                <w:t xml:space="preserve">Paleoproterozoic sediment-derived magmas reveal a late orogenic stage in the southern São Francisco Craton, Brazil: evidence from petrogenesis of the 2.0 Ga Cupim Pluton leucogranites Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Syro Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">Leonardo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane C Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637214v1</w:t>
+                <w:t xml:space="preserve">hal-04777466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding VNIR Plagioclase Signatures on Mars Through Petrographic, Geochemical, and Spectral Characterization of Terrestrial Feldspar‐Bearing Igneous Rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At the Dawn of Continents: Archean Tonalite-Trondhjemite-Granodiorite Suites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Flahaut</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Pik</w:t>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007680⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176310v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Detections of Feldspar‐Bearing Volcanic Rocks in the Walls of Valles Marineris, Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Understanding VNIR Plagioclase Signatures on Mars Through Petrographic, Geochemical, and Spectral Characterization of Terrestrial Feldspar‐Bearing Igneous Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Payet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Fueten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">G. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barthez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL100772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012917v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the oldest (3600–3200 Ma) cratonic core in the Western Dharwar Craton, Southern India: Implications for evolving tectonics of the Archean Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Detections of Feldspar‐Bearing Volcanic Rocks in the Walls of Valles Marineris, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jayananda</w:t>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fueten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Miyazaki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Barthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104278⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012947v1</w:t>
+                <w:t xml:space="preserve">hal-04012917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope geochemistry of silicon in granitoid zircon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the oldest (3600–3200 Ma) cratonic core in the Western Dharwar Craton, Southern India: Implications for evolving tectonics of the Archean Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+                <w:t xml:space="preserve">K.R. Aadhiseshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengbin Deng</w:t>
+                <w:t xml:space="preserve">T. Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chaussidon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.L. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.029⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.104278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516880v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-Thermal History of the Neoarchean Balehonnur Shear Zone, Western Dharwar Craton (Southern India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable isotope geochemistry of silicon in granitoid zircon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tarun Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jayananda</w:t>
+                <w:t xml:space="preserve">Zhengbin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nasipuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aadhiseshan</w:t>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (Special 8), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.273-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/2022/4167477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012926v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Archean crustal growth and mantle evolution from multi-isotope U-Pb and Lu-Hf analysis of detrital zircon grains from the Abitibi and Pontiac subprovinces, Canada</w:t>
+                <w:t xml:space="preserve">Tectono-Thermal History of the Neoarchean Balehonnur Shear Zone, Western Dharwar Craton (Southern India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben M Frieman</w:t>
+                <w:t xml:space="preserve">B. Tarun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel M Kelly</w:t>
+                <w:t xml:space="preserve">P. Nasipuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette D Kuiper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Kylander- Clark</w:t>
+                <w:t xml:space="preserve">K. Aadhiseshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106136⟩</w:t>
+              <w:t xml:space="preserve">Lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (Special 8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/2022/4167477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533779v1</w:t>
+                <w:t xml:space="preserve">hal-04012926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Early Earth Crust and Its Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Insight into Archean crustal growth and mantle evolution from multi-isotope U-Pb and Lu-Hf analysis of detrital zircon grains from the Abitibi and Pontiac subprovinces, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben M Frieman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel M Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Szilas</w:t>
+                <w:t xml:space="preserve">Yvette D Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent van Hinsberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Monecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kylander- Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.650114⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 357, pp.106136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533775v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium isotope evidence for early Archaean carbonates and subduction of oceanic crust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael A Antonelli</w:t>
+                <w:t xml:space="preserve">Editorial: The Early Earth Crust and Its Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+                <w:t xml:space="preserve">Kristoffer Szilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent van Hinsberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22748-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.650114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533770v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruand</w:t>
+                <w:t xml:space="preserve">Calcium isotope evidence for early Archaean carbonates and subduction of oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fowler</w:t>
+                <w:t xml:space="preserve">Jillian Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Storey</w:t>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Antoine</w:t>
+                <w:t xml:space="preserve">Tushar Mittal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22748-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462901v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding preservation of primary signatures in apatite by comparing matrix and zircon-hosted crystals from the Eoarchean Acasta Gneiss Complex (Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC008923⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561884v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage crustal growth and Neoarchean geodynamics in the Eastern Dharwar Craton, southern India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monika A Kusiak</w:t>
+                <w:t xml:space="preserve">Understanding preservation of primary signatures in apatite by comparing matrix and zircon-hosted crystals from the Eoarchean Acasta Gneiss Complex (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon A Wilde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.09.005⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC008923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153546v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and textural investigations of the Eoarchean Ukaliq supracrustals, Northern Québec (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage crustal growth and Neoarchean geodynamics in the Eastern Dharwar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. R Aadhiseshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wriju Chowdhury</w:t>
+                <w:t xml:space="preserve">Monika A Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Trail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Simon A Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Buettner</w:t>
+                <w:t xml:space="preserve">Kowete-U Sekhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105673⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.228-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101296v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotope measurement in zircon by laser ablation multiple collector inductively coupled plasma mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical and textural investigations of the Eoarchean Ukaliq supracrustals, Northern Québec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wriju Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Buettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0JA00214C⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372-373, pp.105673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944428v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon isotope measurement in zircon by laser ablation multiple collector inductively coupled plasma mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengbin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Samuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (8), pp.1597-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0JA00214C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561888v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of low-temperature aqueous alteration of Martian zircon during the late Amazonian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Flahaut</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10382-y⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1165-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157857v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oceanic subduction origin for Archaean granitoids revealed by silicon isotopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Record of low-temperature aqueous alteration of Martian zircon during the late Amazonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10382-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0407-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278676v1</w:t>
+                <w:t xml:space="preserve">hal-02157857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An oceanic subduction origin for Archaean granitoids revealed by silicon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengbin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+                <w:t xml:space="preserve">Igor Puchtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Konc</w:t>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.774-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399658v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and Disturbance Histories of Single Zircon Crystals From Hadean-Eoarchean Acasta Gneisses Examined by LA-ICP-MS U-Pb Traverses</w:t>
+                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mora</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Konc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC007310⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693402v1</w:t>
+                <w:t xml:space="preserve">hal-02399658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the early formation of the Western Dharwar Craton (India) from igneous zircon U-Pb and Lu-Hf isotopes</w:t>
+                <w:t xml:space="preserve">Crystallization and Disturbance Histories of Single Zircon Crystals From Hadean-Eoarchean Acasta Gneisses Examined by LA-ICP-MS U-Pb Traverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorne Loudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sajeev Krishnan</w:t>
+                <w:t xml:space="preserve">Nicolas Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432083v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pikes Peak batholith (Colorado, USA) revisited: A SIMS and LA-ICP-MS study of zircon U–Pb ages combined with solution Hf isotopic compositions</w:t>
+                <w:t xml:space="preserve">New constraints on the early formation of the Western Dharwar Craton (India) from igneous zircon U-Pb and Lu-Hf isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel B. Mukasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Lorne Loudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria F. Fahnestock</w:t>
+                <w:t xml:space="preserve">Sajeev Krishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 280, pp.179 - 194. </w:t>
+              <w:t xml:space="preserve">, 2017, 302, pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01637371v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mt. Etna plumbing system revealed by combined textural, compositional, and thermobarometric studies in clinopyroxenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pikes Peak batholith (Colorado, USA) revisited: A SIMS and LA-ICP-MS study of zircon U–Pb ages combined with solution Hf isotopic compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel B. Mukasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Giacomoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Guitreau</w:t>
+                <w:t xml:space="preserve">Maria F. Fahnestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-016-1247-7⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 280, pp.179 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637167v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mt. Etna plumbing system revealed by combined textural, compositional, and thermobarometric studies in clinopyroxenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coltorti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">J. G. Bryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">M. Fahnestock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-016-1247-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134223v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu–Hf isotope systematics of the Hadean–Eoarchean Acasta Gneiss Complex (Northwest Territories, Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.039⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110116v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium isotope evidence for early-Proterozoic volcanic arc reworking in the Skellefte district (northern Sweden) and implications for the Svecofennian orogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Component geochronology in the polyphase ca. 3920Ma Acasta Gneiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Billström</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.68-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110109v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component geochronology in the polyphase ca. 3920Ma Acasta Gneiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cates</w:t>
+                <w:t xml:space="preserve">Hafnium isotope evidence for early-Proterozoic volcanic arc reworking in the Skellefte district (northern Sweden) and implications for the Svecofennian orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kjell Billström</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 252, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329899v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of discordant U–Pb ages on Hf isotope studies of detrital zircons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 385, pp.17-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined 147,146 Sm- 143,142 Nd constraints on the longevity and residence time of early terrestrial crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lu–Hf isotope systematics of the Hadean–Eoarchean Acasta Gneiss Complex (Northwest Territories, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135, pp.251-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited 142Nd anomalies in Eoarchean protoliths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Combined 147,146 Sm- 143,142 Nd constraints on the longevity and residence time of early terrestrial crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sprung</w:t>
+                <w:t xml:space="preserve">John Rudge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 361, pp.50-57. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2329-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110390v1</w:t>
+                <w:t xml:space="preserve">hal-02110388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A legacy of Hadean silicate differentiation inferred from Hf isotopes in Eoarchean rocks of the Nuvvuagittuq supracrustal belt (Québec, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Inherited 142Nd anomalies in Eoarchean protoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sprung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 362, pp.171-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.055⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 361, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110122v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium isotope evidence from Archean granitic rocks for deep-mantle origin of continental crust</w:t>
+                <w:t xml:space="preserve">A legacy of Hadean silicate differentiation inferred from Hf isotopes in Eoarchean rocks of the Nuvvuagittuq supracrustal belt (Québec, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Albarède</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 337-338, pp.211-223. </w:t>
+              <w:t xml:space="preserve">, 2013, 362, pp.171-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110124v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hafnium isotope evidence from Archean granitic rocks for deep-mantle origin of continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337-338, pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivine, and the Origin of Kimberlite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Roex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3), pp.573-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egp080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00543321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4879,156 +5013,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Schijndel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cutts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Geological Society, 537 (1), 2024, 978-1-78620-594-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5038,529 +5172,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term melt-generation in the Archaean crust: a case study from the Northern Kaapvaal craton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer une collection géologique hétérogène d'un laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jouhannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections de sciences de la Terre : pétrologie, minéralogie, paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in apatite and titanite : a new proxy to discriminate magma evolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5570,711 +5704,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current applications using key mineral phases in igneous and metamorphic geology: perspectives for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Volante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanore Blereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyra Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valby van Schijndel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.57-121, 2023, 978-1-78620-594-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP537-2022-254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of detrital heavy mineral contributions to furthering our understanding of continental crust formation and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valby van Schijndel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahyra Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Cutts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.9-55, 2023, 978-1-78620-594-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP537-2022-250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About this title : Minor minerals, major implications: using key mineral phases to unravel the formation and evolution of Earth's crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valby van Schijndel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Cutts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Volante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 537 (1), The Geological Society of London, pp.1-7, 2023, 978-1-78620-594-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP537-2023-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronology and geochemistry of Meso- to Neoarchean magmatic epidote-bearing potassic granites, western Dharwar Craton (Bellur–Nagamangala–Pandavpura corridor), southern India: implications for the successive stages of crustal reworking and cratonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tarun Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aadhiseshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geological Society of London. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archean Granitoids of India: Windows into Early Earth Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 489 (1), Geological Society of London, pp.79-114, 2020, Geological society special publication, 9781786204462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/sp489-2018-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Assean Lake Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Hartlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Heaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Oldest Rocks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.703-722, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63901-1.00028-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02413732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6284,150 +6418,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the Earth’s early mantle viscosity on its cooling dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6437,114 +6571,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes de l'hafnium dans les TTG et leurs zircons : témoins de la croissance des premiers continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ENSL0715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00713096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6612,51 +6746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EDD4259"/>
+    <w:nsid w:val="EF4EC9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6843,51 +6977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>