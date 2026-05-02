--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -451,295 +451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
+                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bernadet</w:t>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">A. Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Safonov</w:t>
+                <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Asimow</w:t>
+                <w:t xml:space="preserve">E. Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350377v1</w:t>
+                <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vezinet</w:t>
+                <w:t xml:space="preserve">Justine Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitreau</w:t>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bruand</w:t>
+                <w:t xml:space="preserve">Oleg Safonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chauvet</w:t>
+                <w:t xml:space="preserve">Paul Asimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.102234. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550891v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproterozoic sediment-derived magmas reveal a late orogenic stage in the southern São Francisco Craton, Brazil: evidence from petrogenesis of the 2.0 Ga Cupim Pluton leucogranites Authors</w:t>
               </w:r>
@@ -1632,1289 +1632,1332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Archean crustal growth and mantle evolution from multi-isotope U-Pb and Lu-Hf analysis of detrital zircon grains from the Abitibi and Pontiac subprovinces, Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: The Early Earth Crust and Its Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben M Frieman</w:t>
+                <w:t xml:space="preserve">Kristoffer Szilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel M Kelly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent van Hinsberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.650114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533779v1</w:t>
+                <w:t xml:space="preserve">hal-03533775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Early Earth Crust and Its Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium isotope evidence for early Archaean carbonates and subduction of oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Szilas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tushar Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.650114⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22748-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533775v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium isotope evidence for early Archaean carbonates and subduction of oceanic crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into Archean crustal growth and mantle evolution from multi-isotope U-Pb and Lu-Hf analysis of detrital zircon grains from the Abitibi and Pontiac subprovinces, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben M Frieman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Antonelli</w:t>
+                <w:t xml:space="preserve">Nigel M Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kendrick</w:t>
+                <w:t xml:space="preserve">Yvette D Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Yakymchuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Thomas Monecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tushar Mittal</w:t>
+                <w:t xml:space="preserve">Andrew Kylander- Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 357, pp.106136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22748-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2021.106136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533770v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical and textural investigations of the Eoarchean Ukaliq supracrustals, Northern Québec (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fowler</w:t>
+                <w:t xml:space="preserve">Wriju Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Storey</w:t>
+                <w:t xml:space="preserve">Dustin Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Laurent</w:t>
+                <w:t xml:space="preserve">Elizabeth Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antoine</w:t>
+                <w:t xml:space="preserve">Jacob Buettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372-373, pp.105673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462901v2</w:t>
+                <w:t xml:space="preserve">hal-03101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding preservation of primary signatures in apatite by comparing matrix and zircon-hosted crystals from the Eoarchean Acasta Gneiss Complex (Canada)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">Multi-stage crustal growth and Neoarchean geodynamics in the Eastern Dharwar Craton, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K.R. R Aadhiseshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika A Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kowete-U Sekhamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC008923⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.228-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561884v1</w:t>
+                <w:t xml:space="preserve">hal-03153546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage crustal growth and Neoarchean geodynamics in the Eastern Dharwar Craton, southern India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon A Wilde</w:t>
+                <w:t xml:space="preserve">Silicon isotope measurement in zircon by laser ablation multiple collector inductively coupled plasma mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengbin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kowete-U Sekhamo</w:t>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.228-260. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (8), pp.1597-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0JA00214C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153546v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and textural investigations of the Eoarchean Ukaliq supracrustals, Northern Québec (Canada)</w:t>
+                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wriju Chowdhury</w:t>
+                <w:t xml:space="preserve">J. Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Trail</w:t>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bell</w:t>
+                <w:t xml:space="preserve">H Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Buettner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372-373, pp.105673. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1165-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101296v1</w:t>
+                <w:t xml:space="preserve">hal-02561888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon isotope measurement in zircon by laser ablation multiple collector inductively coupled plasma mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhengbin Deng</w:t>
+                <w:t xml:space="preserve">Accessory mineral constraints on crustal evolution: elemental fingerprints for magma discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+                <w:t xml:space="preserve">M. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0JA00214C⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944428v1</w:t>
+                <w:t xml:space="preserve">hal-02462901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
+                <w:t xml:space="preserve">Understanding preservation of primary signatures in apatite by comparing matrix and zircon-hosted crystals from the Eoarchean Acasta Gneiss Complex (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">C. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221 (2), pp.1165-1181. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GC008923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561888v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of low-temperature aqueous alteration of Martian zircon during the late Amazonian</w:t>
+                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Konc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10382-y⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157857v1</w:t>
+                <w:t xml:space="preserve">hal-02399658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oceanic subduction origin for Archaean granitoids revealed by silicon isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengbin Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2923,250 +2966,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaussidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Puchtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (9), pp.774-778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-019-0407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
+                <w:t xml:space="preserve">Record of low-temperature aqueous alteration of Martian zircon during the late Amazonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10382-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399658v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and Disturbance Histories of Single Zircon Crystals From Hadean-Eoarchean Acasta Gneisses Examined by LA-ICP-MS U-Pb Traverses</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Bryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fahnestock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3626,1102 +3626,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
+                <w:t xml:space="preserve">Component geochronology in the polyphase ca. 3920Ma Acasta Gneiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.68-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134223v1</w:t>
+                <w:t xml:space="preserve">hal-02329899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component geochronology in the polyphase ca. 3920Ma Acasta Gneiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cates</w:t>
+                <w:t xml:space="preserve">Hafnium isotope evidence for early-Proterozoic volcanic arc reworking in the Skellefte district (northern Sweden) and implications for the Svecofennian orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kjell Billström</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 252, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329899v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafnium isotope evidence for early-Proterozoic volcanic arc reworking in the Skellefte district (northern Sweden) and implications for the Svecofennian orogen</w:t>
+                <w:t xml:space="preserve">Implications of discordant U–Pb ages on Hf isotope studies of detrital zircons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kjell Billström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 385, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110109v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of discordant U–Pb ages on Hf isotope studies of detrital zircons</w:t>
+                <w:t xml:space="preserve">Lu–Hf isotope systematics of the Hadean–Eoarchean Acasta Gneiss Complex (Northwest Territories, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 385, pp.17-25. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135, pp.251-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110131v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu–Hf isotope systematics of the Hadean–Eoarchean Acasta Gneiss Complex (Northwest Territories, Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined 147,146 Sm- 143,142 Nd constraints on the longevity and residence time of early terrestrial crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rudge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135, pp.251-269. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2329-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110116v1</w:t>
+                <w:t xml:space="preserve">hal-02110388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined 147,146 Sm- 143,142 Nd constraints on the longevity and residence time of early terrestrial crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Archaean TTG cannot be generated by MORB melting in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited 142Nd anomalies in Eoarchean protoliths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">A legacy of Hadean silicate differentiation inferred from Hf isotopes in Eoarchean rocks of the Nuvvuagittuq supracrustal belt (Québec, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mojzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourdon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 361, pp.50-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 362, pp.171-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110390v1</w:t>
+                <w:t xml:space="preserve">hal-02110122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A legacy of Hadean silicate differentiation inferred from Hf isotopes in Eoarchean rocks of the Nuvvuagittuq supracrustal belt (Québec, Canada)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Inherited 142Nd anomalies in Eoarchean protoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine S.G. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sprung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 362, pp.171-181. </w:t>
+              <w:t xml:space="preserve">, 2013, 361, pp.50-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110122v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafnium isotope evidence from Archean granitic rocks for deep-mantle origin of continental crust</w:t>
               </w:r>
@@ -4733,64 +4733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine, and the Origin of Kimberlite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
@@ -5574,90 +5574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in apatite and titanite : a new proxy to discriminate magma evolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Storey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
@@ -5712,437 +5712,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current applications using key mineral phases in igneous and metamorphic geology: perspectives for the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of detrital heavy mineral contributions to furthering our understanding of continental crust formation and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Volante</w:t>
+                <w:t xml:space="preserve">Valby van Schijndel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanore Blereau</w:t>
+                <w:t xml:space="preserve">Mahyra Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Cutts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.57-121, 2023, 978-1-78620-594-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP537-2022-254⟩</w:t>
+              <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.9-55, 2023, 978-1-78620-594-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP537-2022-250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495471v1</w:t>
+                <w:t xml:space="preserve">hal-04495459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of detrital heavy mineral contributions to furthering our understanding of continental crust formation and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About this title : Minor minerals, major implications: using key mineral phases to unravel the formation and evolution of Earth's crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valby van Schijndel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Cutts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.9-55, 2023, 978-1-78620-594-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP537-2022-250⟩</w:t>
+              <w:t xml:space="preserve">, 537 (1), The Geological Society of London, pp.1-7, 2023, 978-1-78620-594-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP537-2023-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495459v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About this title : Minor minerals, major implications: using key mineral phases to unravel the formation and evolution of Earth's crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Current applications using key mineral phases in igneous and metamorphic geology: perspectives for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanore Blereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahyra Tedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valby van Schijndel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Volante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. van Schijndel, K. Cutts, I. Pereira, M. Guitreau, S. Volante, M. Tedeschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor Minerals, Major Implications: Using Key Mineral Phases to Unravel the Formation and Evolution of Earth's Crust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 537 (1), The Geological Society of London, pp.1-7, 2023, 978-1-78620-594-0. </w:t>
+              <w:t xml:space="preserve">, 537 (1), The Geological Society, pp.57-121, 2023, 978-1-78620-594-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP537-2023-110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP537-2022-254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495422v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronology and geochemistry of Meso- to Neoarchean magmatic epidote-bearing potassic granites, western Dharwar Craton (Bellur–Nagamangala–Pandavpura corridor), southern India: implications for the successive stages of crustal reworking and cratonization</w:t>
               </w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tarun Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aadhiseshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Hartlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Heaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,90 +6445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the Earth’s early mantle viscosity on its cooling dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF4EC9CF"/>
+    <w:nsid w:val="722EC7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6977,51 +6977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>