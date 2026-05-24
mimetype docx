--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -451,295 +451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05537687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
+                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Moyen</w:t>
+                <w:t xml:space="preserve">Justine Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vezinet</w:t>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitreau</w:t>
+                <w:t xml:space="preserve">Oleg Safonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bruand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chauvet</w:t>
+                <w:t xml:space="preserve">Paul Asimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550891v1</w:t>
+                <w:t xml:space="preserve">hal-05350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making continental crust on water-bearing terrestrial planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protracted melting in the Archean crust: Evidence from the Northern Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bernadet</w:t>
+                <w:t xml:space="preserve">A. Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+                <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Safonov</w:t>
+                <w:t xml:space="preserve">E. Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Asimow</w:t>
+                <w:t xml:space="preserve">A. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (13), </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads6746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2025.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350377v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoproterozoic sediment-derived magmas reveal a late orogenic stage in the southern São Francisco Craton, Brazil: evidence from petrogenesis of the 2.0 Ga Cupim Pluton leucogranites Authors</w:t>
               </w:r>
@@ -2787,295 +2787,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An oceanic subduction origin for Archaean granitoids revealed by silicon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengbin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaussidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+                <w:t xml:space="preserve">Igor Puchtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Konc</w:t>
+                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.774-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399658v1</w:t>
+                <w:t xml:space="preserve">hal-02278676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oceanic subduction origin for Archaean granitoids revealed by silicon isotopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadean protocrust reworking at the origin of the Archean Napier Complex (Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Puchtel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauphas</w:t>
+                <w:t xml:space="preserve">Zoltan Konc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (9), pp.774-778. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0407-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278676v1</w:t>
+                <w:t xml:space="preserve">hal-02399658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of low-temperature aqueous alteration of Martian zircon during the late Amazonian</w:t>
               </w:r>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Bryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fahnestock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine, and the Origin of Kimberlite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granulites &amp; Granulites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verbiana, Italy</w:t>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
@@ -6746,51 +6746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="722EC7A4"/>
+    <w:nsid w:val="383881E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6977,51 +6977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-guitreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7156-6536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161812317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2608" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Lay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bernadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Safonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asimow" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads6746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05550891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vezinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2025.102234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fueten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barthez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100772" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayananda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Aadhiseshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyazaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Chung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03516880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengbin Deng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaussidon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.09.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04012926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarun Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nasipuri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aadhiseshan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/4167477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Szilas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Hinsberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.650114" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Antonelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kendrick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Yakymchuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Mittal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22748-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben M Frieman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel M Kelly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette D Kuiper" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monecke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander- Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106136" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03101296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wriju Chowdhury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Trail" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Buettner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. R Aadhiseshan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika A Kusiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Wilde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowete-U Sekhamo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02944428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0JA00214C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462901v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC008923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02278676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Puchtel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauphas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0407-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02157857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10382-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01693402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Mukasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Loudin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeev Krishnan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2017.09.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637371v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Fahnestock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q132VGZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giacomoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltorti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bryce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fahnestock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-016-1247-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mojzsis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cates" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Abramov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SV6ZFHJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Billstr&#246;m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2014.07.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSBJGZGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.07.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SM5CHJ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S.G. Roth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.03.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSM08Q9X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rudge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3GC4W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5404JK1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touboul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sprung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.11.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MNDLN7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.029" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSR7JQ0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00543321v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-HRHDT089-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Schijndel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cutts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volante" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jouhannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Storey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Antoine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fowler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valby van Schijndel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyra Tedeschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Cutts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2023-110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04495471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Blereau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP537-2022-254" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarun Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp489-2018-125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#246;hm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hartlaub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Heaman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63901-1.00028-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0715" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>