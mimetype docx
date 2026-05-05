--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1450,178 +1450,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03487139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verb Particle Constructions</w:t>
+                <w:t xml:space="preserve">Anaphors and Reflexives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clemens Mayr; Edwin Williams. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Wiley Blackwell Companion to Syntax</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11-11-17. Festschrift für Martin Prinzhorn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-85, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491833v1</w:t>
+                <w:t xml:space="preserve">halshs-01643920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphors and Reflexives</w:t>
+                <w:t xml:space="preserve">Verb Particle Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11-11-17. Festschrift für Martin Prinzhorn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Wiley Blackwell Companion to Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2017, 9781118358733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118358733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01643920v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepp vs Paradigms</w:t>
               </w:r>
@@ -1696,142 +1696,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation syntaxique des prépositions faibles du berbère de Chemini</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The content of semantic roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tseng, Jesse. </w:t>
+              <w:t xml:space="preserve">Martin Everaert; Marijana Marelj; Tal Siloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prépositions et postpositions - Approches typologiques et formelles.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-123, 2013, Langues et syntaxe, 9782746245181</w:t>
+              <w:t xml:space="preserve">The Theta System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.52-77, 2013, 978-0-19-960252-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748358v1</w:t>
+                <w:t xml:space="preserve">halshs-01254633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representational anomalies of floating markers: light prepositions in Taqbaylit of Chemini.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1851,130 +1825,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biberauer,Theresa; Roberts, Ian;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges to Linearization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton de Gruyter, pp.331-375, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The content of semantic roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La représentation syntaxique des prépositions faibles du berbère de Chemini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin Everaert; Marijana Marelj; Tal Siloni. </w:t>
+              <w:t xml:space="preserve">Tseng, Jesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Theta System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.52-77, 2013, 978-0-19-960252-0</w:t>
+              <w:t xml:space="preserve">Prépositions et postpositions - Approches typologiques et formelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-123, 2013, Langues et syntaxe, 9782746245181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01254633v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational complexity effects in the acquisition of wh-questions in child L2 French</w:t>
               </w:r>
@@ -2234,173 +2234,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00244008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concatenation and interpretation</w:t>
+                <w:t xml:space="preserve">Verb-Particle Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hans Broekhuis, Norbert Corver, Riny Huybregts, Ursula Kleinhenz,Jan Koster. </w:t>
+              <w:t xml:space="preserve">Martin Everaert Henk van Riemsdijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizing Grammar : Linguistics Studies in Honor of Henk van Riemsdijk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mouton de Gruyter, pp.157-165, 2005</w:t>
+              <w:t xml:space="preserve">Blakwell Syntax companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Blackwell, pp.342-373, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010040v1</w:t>
+                <w:t xml:space="preserve">halshs-00009973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verb-Particle Constructions</w:t>
+                <w:t xml:space="preserve">Concatenation and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin Everaert Henk van Riemsdijk. </w:t>
+              <w:t xml:space="preserve">Hans Broekhuis, Norbert Corver, Riny Huybregts, Ursula Kleinhenz,Jan Koster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blakwell Syntax companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Blackwell, pp.342-373, 2005</w:t>
+              <w:t xml:space="preserve">Organizing Grammar : Linguistics Studies in Honor of Henk van Riemsdijk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouton de Gruyter, pp.157-165, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009973v1</w:t>
+                <w:t xml:space="preserve">halshs-00010040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
@@ -3045,316 +3045,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03854033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien y a-t-il d'arguments dans une construction réfléchie?</w:t>
+                <w:t xml:space="preserve">French reflexives: approaching descriptive adequacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes réfléchies du verbe : construction et polyvalence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Comparative syntax workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vitoria/Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130691v1</w:t>
+                <w:t xml:space="preserve">hal-03130686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French reflexives: let the natives judge!</w:t>
+                <w:t xml:space="preserve">Time and again: On formal features in phonology, and what they do to Bavarian determiners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontro di Grammatica Generativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Roma, Italy</w:t>
+              <w:t xml:space="preserve">The language faculty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130702v1</w:t>
+                <w:t xml:space="preserve">hal-03130728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and again: On formal features in phonology, and what they do to Bavarian determiners</w:t>
+                <w:t xml:space="preserve">French reflexives: let the natives judge!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The language faculty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130728v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French reflexives: approaching descriptive adequacy.</w:t>
+                <w:t xml:space="preserve">Combien y a-t-il d'arguments dans une construction réfléchie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative syntax workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Vitoria/Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Les formes réfléchies du verbe : construction et polyvalence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130686v1</w:t>
+                <w:t xml:space="preserve">hal-03130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German reflexives: lexicon and syntax</w:t>
               </w:r>
@@ -3597,256 +3597,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the clitic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal factors in the acquisition of French accusative clitics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Martineau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Scheidnes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAR (Child language and eye tracking: analyses and rationale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">DGfS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft, Feb 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281042v1</w:t>
+                <w:t xml:space="preserve">hal-01280516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal factors in the acquisition of French accusative clitics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the clitic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGfS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Sprachwissenschaft, Feb 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CLEAR (Child language and eye tracking: analyses and rationale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280516v1</w:t>
+                <w:t xml:space="preserve">hal-01281042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Reference</w:t>
               </w:r>
@@ -4016,51 +4016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templatic Effects in a Concatenative System: German Strong Verbs</w:t>
+                <w:t xml:space="preserve">Templatic Structure: Conceptual Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
@@ -4074,284 +4074,284 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521684v1</w:t>
+                <w:t xml:space="preserve">halshs-00521682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements atomiques, rôles décomposés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Templatic Effects in a Concatenative System: German Strong Verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Causes, agents, instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130722v1</w:t>
+                <w:t xml:space="preserve">halshs-00521684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templatic Structure: Conceptual Issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Événements atomiques, rôles décomposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CASTL, Univ. de Tromsoe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tromsoe, Norway</w:t>
+              <w:t xml:space="preserve">Causes, agents, instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00521682v1</w:t>
+                <w:t xml:space="preserve">hal-03130722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prépositions berbères, gabarits et interface phonologie-syntaxe</w:t>
+                <w:t xml:space="preserve">Berber Prepositions, Templates and the PF Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches actuelles en phonologie (EHESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">GLOW 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150327v1</w:t>
+                <w:t xml:space="preserve">halshs-00150211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Typology of Emptiness in Templates</w:t>
               </w:r>
@@ -4413,273 +4413,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leichte Präpositionen im Chemini Berber: Phonologie und Syntax</w:t>
+                <w:t xml:space="preserve">Prépositions berbères, gabarits et interface phonologie-syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Sonderforschungsbereich 471 (Université de Constance)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Recherches actuelles en phonologie (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150753v1</w:t>
+                <w:t xml:space="preserve">halshs-00150327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological Weight and Prepositional Syntax in Berber</w:t>
+                <w:t xml:space="preserve">Leichte Präpositionen im Chemini Berber: Phonologie und Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammaire typologique des formes faibles: Journée sur les prépositions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Sonderforschungsbereich 471 (Université de Constance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150221v1</w:t>
+                <w:t xml:space="preserve">halshs-00150753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berber Prepositions, Templates and the PF Interface</w:t>
+                <w:t xml:space="preserve">Phonological Weight and Prepositional Syntax in Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOW 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Grammaire typologique des formes faibles: Journée sur les prépositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150211v1</w:t>
+                <w:t xml:space="preserve">halshs-00150221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic Inflection in German</w:t>
               </w:r>
@@ -4810,437 +4810,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Necessity of Apophonic Morphology in German</w:t>
+                <w:t xml:space="preserve">Meaningful Vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Architecture of Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">XXVIII Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Lecce, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149485v1</w:t>
+                <w:t xml:space="preserve">halshs-00149493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Conference on Linguistics (WECOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Western conference in linguistics", Vancouver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Fresno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150209v1</w:t>
+                <w:t xml:space="preserve">halshs-00009997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strong Template in German</w:t>
+                <w:t xml:space="preserve">On the Necessity of Apophonic Morphology in German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du GDR 1954 "Phonologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on the Architecture of Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150220v1</w:t>
+                <w:t xml:space="preserve">halshs-00149485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaningful Vowels</w:t>
+                <w:t xml:space="preserve">Templatic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII Incontro di Grammatica Generativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Lecce, Italie</w:t>
+              <w:t xml:space="preserve">Western Conference on Linguistics (WECOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149493v1</w:t>
+                <w:t xml:space="preserve">halshs-00150209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templatic Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Strong Template in German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Western conference in linguistics", Vancouver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Fresno, United States</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du GDR 1954 "Phonologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009997v1</w:t>
+                <w:t xml:space="preserve">halshs-00150220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6036,51 +6036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A031FD"/>
+    <w:nsid w:val="451B1D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6267,51 +6267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-haiden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103730338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03126404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.216.0033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-008-0020-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CCF44202647291D8A05A6D4D315453459E49B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118358733" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Knapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-haiden" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103730338" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03126404v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.216.0033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Si Said Ben Si Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10010-008-0020-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B0CCF44202647291D8A05A6D4D315453459E49B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01279168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin.2006.39.3-4.319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-PPDDCRPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Bedar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Abhandlungen f&#252;r die Kunde des Morgenlandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05314469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04370839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118358733" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/sciences-humaines-et-sociales/prepositions-et-postpositions/tseng/descriptif-9782746245181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652951v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00624002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Repiso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#252;reder Birgit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saalim Saciid Shariif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Imbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04538748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03130661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Knapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>