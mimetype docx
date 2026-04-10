--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2617,256 +2617,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Frere</w:t>
+                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495980v1</w:t>
+                <w:t xml:space="preserve">hal-03778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COBEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778874v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture sous conditions caniculaires.</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLAGE DE MATERIAUX FRAIS, PERMEABLES ET ARROSAGE URBAIN : EVALUATION D'UN DEMONSTRATEUR D'ILOT DE FRAICHEUR URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>