--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -611,503 +611,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Bobée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100646⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473067v1</w:t>
+                <w:t xml:space="preserve">hal-02939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bobée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 33, pp.100646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285559v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
+                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785948v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
+                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939266v1</w:t>
+                <w:t xml:space="preserve">hal-02785948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
               </w:r>
@@ -1119,64 +1119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,51 +1650,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
@@ -1712,82 +1712,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
               </w:r>
@@ -1858,51 +1858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
@@ -1920,106 +1920,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
@@ -2037,82 +2037,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
               </w:r>
@@ -2617,256 +2617,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COBEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778874v1</w:t>
+                <w:t xml:space="preserve">hal-04495980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Frere</w:t>
+                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495980v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture sous conditions caniculaires.</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,57 +2967,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,569 +3064,569 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128332v1</w:t>
+                <w:t xml:space="preserve">hal-04681562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisation d’un parking : effets rafraîchissants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128330v1</w:t>
+                <w:t xml:space="preserve">hal-05128332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Végétalisation d’un parking : effets rafraîchissants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Kounkou-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Bernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681562v1</w:t>
+                <w:t xml:space="preserve">hal-05128330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Tremeac</w:t>
+                <w:t xml:space="preserve">“Tierce Forêt”: Greening a parking lot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Bendada</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kounkou-Arnaud Raphaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Bernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902609v1</w:t>
+                <w:t xml:space="preserve">hal-05128329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tierce Forêt”: Greening a parking lot.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Bendada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128329v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLAGE DE MATERIAUX FRAIS, PERMEABLES ET ARROSAGE URBAIN : EVALUATION D'UN DEMONSTRATEUR D'ILOT DE FRAICHEUR URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,597 +3671,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and geographic analysis of the urban cooling potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parison Sophie</w:t>
+                <w:t xml:space="preserve">Bobée Cécilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royon Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berthe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordin Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.324-333</w:t>
+              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.303-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666834v1</w:t>
+                <w:t xml:space="preserve">hal-04666841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal behaviour of unplanted extensive green roof sample according to the nature of the substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Physical and geographic analysis of the urban cooling potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parison Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.324-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128327v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture végétalisée non plantée de type extensive.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Study of the thermal behaviour of unplanted extensive green roof sample according to the nature of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumont Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parison Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
+              <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128326v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghid Karam</w:t>
+                <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture végétalisée non plantée de type extensive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.303-311</w:t>
+              <w:t xml:space="preserve">XIVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666841v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
+                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+                <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
               </w:r>
@@ -4362,148 +4362,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698425v1</w:t>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
@@ -5221,64 +5221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Bendada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,51 +5329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,56 +5463,69 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5529,120 +5542,107 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662701v1</w:t>
+                <w:t xml:space="preserve">hal-04662670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5659,78 +5659,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662670v1</w:t>
+                <w:t xml:space="preserve">hal-04662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool Pavements</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6297,51 +6297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>