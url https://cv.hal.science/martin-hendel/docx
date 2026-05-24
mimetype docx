--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -728,291 +728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Bobée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 33, pp.100646. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100646⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473067v1</w:t>
+                <w:t xml:space="preserve">hal-02285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a GIS Tool for Emergency Urban Cooling in Case of Heat-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bobée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Jurski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
+              <w:t xml:space="preserve">, 2020, 33, pp.100646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2020.100646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285559v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,235 +1767,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222772v1</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+                <w:t xml:space="preserve">hal-01222772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
               </w:r>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,269 +3334,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tierce Forêt”: Greening a parking lot.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kounkou-Arnaud Raphaëlle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounia Bendada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128329v1</w:t>
+                <w:t xml:space="preserve">hal-02902609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations électriques et îlots de chaleur urbains : application à la ville de Paris</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Tierce Forêt”: Greening a parking lot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounkou-Arnaud Raphaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Bernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902609v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLAGE DE MATERIAUX FRAIS, PERMEABLES ET ARROSAGE URBAIN : EVALUATION D'UN DEMONSTRATEUR D'ILOT DE FRAICHEUR URBAIN</w:t>
               </w:r>
@@ -3677,51 +3677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4913,440 +4913,574 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation screens and their impact on air temperature measurement: a review</w:t>
+                <w:t xml:space="preserve">Laboratory study of thermal and physiological responses of vegetated and artificial shading devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Aurore Girier Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Kohler</w:t>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herpin</w:t>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/icuc12-1037⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347011v1</w:t>
+                <w:t xml:space="preserve">hal-05610366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-climatique de toitures : impacts de l’isolant thermique, de la réflectivité et de l’arrosage sur l’échauffement urbain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiation screens and their impact on air temperature measurement: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128325v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Comportement thermo-climatique de toitures : impacts de l’isolant thermique, de la réflectivité et de l’arrosage sur l’échauffement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906968v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommations électriques et ilots de chaleur urbains : application à la ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Bendada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5401,51 +5535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5455,65 +5589,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,92 +5678,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5661,152 +5795,152 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cool Pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Pacheco-Torgal; Serji Amirkhanian; Hao Wang; Erik Schlangen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-Efficient Pavement Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.97-125, 2020, 9780128189818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818981-8.00006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5816,130 +5950,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODE D’ANALYSE DE DONNEES POUR QUANTIFIER UN POTENTIEL DE RAFRAICHISSEMENT D’UNE ZONE D’UN SITE GEOGRAPHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3142022. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5949,100 +6083,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavement-Watering in Cities for Urban Heat Island Mitigation and Climate Change Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Univeristé Paris Diderot Paris 7, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01258289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6052,105 +6186,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafraîchissement urbain : du laboratoire à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris Cité, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05128338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6297,51 +6431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bernik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Shaar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci6040081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100646" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Azos Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.11.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.12.108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003429258-84" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bendada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-081" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounkou-Arnaud Rapha&#235;lle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girier Timsit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-881" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679794v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818981-8.00006-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05128338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>