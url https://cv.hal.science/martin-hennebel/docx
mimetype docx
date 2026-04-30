--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2937,382 +2937,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing distribution line reinforcement costs due to Plug-in Electric Vehicle charging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaonac'H</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of a simulation model for evaluating renewable distributed generation on a power network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEM 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EEM.2014.6861233⟩</w:t>
+              <w:t xml:space="preserve">PMAPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Durham, United Kingdom. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMAPS.2014.6960673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086631v1</w:t>
+                <w:t xml:space="preserve">hal-01090352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des véhicules électrifiés sur le dimensionnement du réseau HTA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Assessing distribution line reinforcement costs due to Plug-in Electric Vehicle charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Mohand Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEM.2014.6861233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065243v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a simulation model for evaluating renewable distributed generation on a power network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Mena</w:t>
+                <w:t xml:space="preserve">Impact des véhicules électrifiés sur le dimensionnement du réseau HTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaonac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mohand Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAPS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMAPS.2014.6960673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090352v1</w:t>
+                <w:t xml:space="preserve">hal-01065243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Decentralized EV Charging Coordination for the Voltage Regulation</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brouhard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinho Nuno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folliot Damien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2016.1334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.03.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW2L0JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohand-Kaci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2489564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.07.086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.05.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00255855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plumel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nahel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ngnie Ngonseu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Ngnie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Larraillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03409452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494992" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02972068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01949610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallilou Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2016.7521321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330615" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaonac'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohand Kaci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2014.6960673" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492276v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veillerobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00206056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00206107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saheli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brouhard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennebel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gisbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Panciatici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.117106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinho Nuno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folliot Damien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2016.1334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.03.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW2L0JT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohand-Kaci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2489564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.07.086" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.05.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00255855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plumel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nahel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ngnie Ngonseu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Ngnie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Larraillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03409452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9494992" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02972068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe47291.2020.9248874" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM49802.2020.9221948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01949610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Atayi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallilou Diop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2016.7521321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330615" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2014.6960673" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaonac'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohand Kaci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00492276v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Veillerobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00206056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00206107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saheli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>