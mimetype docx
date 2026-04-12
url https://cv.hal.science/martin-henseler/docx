--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -276,203 +276,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Russia-Ukraine War on two African economies -Egypt and Kenya: a gendered macro-micro modelling assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the WEFE nexus on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Davalos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Henseler</w:t>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931225v1</w:t>
+                <w:t xml:space="preserve">hal-05176215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the WEFE nexus on Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Russia-Ukraine War on two African economies -Egypt and Kenya: a gendered macro-micro modelling assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Davalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176215v2</w:t>
+                <w:t xml:space="preserve">hal-04931225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distributional effects of European climate policies in the Global South. A model-assessment for Egypt</w:t>
               </w:r>
@@ -782,51 +782,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Covid-19 fiscal package: A chance to seize the moment for environmental policy in South Africa?</w:t>
+                <w:t xml:space="preserve">The implication of public debt on the South African economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramos Mabugu</w:t>
@@ -859,277 +859,277 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984480v1</w:t>
+                <w:t xml:space="preserve">hal-02984476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 pandemic worsens the economic situation of women in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Covid-19 fiscal package: A chance to seize the moment for environmental policy in South Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chitiga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976171v1</w:t>
+                <w:t xml:space="preserve">hal-02984480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and distributional impact of COVID-19: Evidence from Macro-Micro modelling of the South African economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How COVID-19 pandemic worsens the economic situation of women in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos E Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984479v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of public debt on the South African economy</w:t>
+                <w:t xml:space="preserve">Economic and distributional impact of COVID-19: Evidence from Macro-Micro modelling of the South African economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramos Mabugu</w:t>
@@ -1162,51 +1162,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984476v1</w:t>
+                <w:t xml:space="preserve">hal-02984479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1218,781 +1218,781 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Women — Impacts and Adaptation</w:t>
+                <w:t xml:space="preserve">Co-Modelling for Relief and Recovery from the Covid-19 Crisis in Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramos E. Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Makochekanwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/101.00000151⟩</w:t>
+              <w:t xml:space="preserve">IDS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19088/1968-2023.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361698v1</w:t>
+                <w:t xml:space="preserve">hal-05361701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Women - Impacts and Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic emissions from mulch film and abatement measures - a model-based assessment for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/101.0000015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.339-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-023-09944-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072199v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic emissions from mulch film and abatement measures - a model-based assessment for Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Change and Women — Impacts and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-023-09944-8⟩</w:t>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.99-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/101.00000151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779834v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Modelling for Relief and Recovery from the Covid-19 Crisis in Zimbabwe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+                <w:t xml:space="preserve">Climate Change and Women - Impacts and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Makochekanwa</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (2), </w:t>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.99-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19088/1968-2023.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/101.0000015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361701v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Distributional Impacts of Covid-19 Economic Shocks on Women in Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+                <w:t xml:space="preserve">Microplastic pollution in agricultural soils and abatement measures – a model-based assessment for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Joseph Cabral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Henseler</w:t>
+                <w:t xml:space="preserve">Micheal Bernard Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kreins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microsimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34196/ijm.00267⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-022-09826-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361705v1</w:t>
+                <w:t xml:space="preserve">hal-03176598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in agricultural soils and abatement measures – a model-based assessment for Germany</w:t>
+                <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micheal Bernard Gallagher</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kreins</w:t>
+                <w:t xml:space="preserve">Asiya Maskaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.100042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-022-09826-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annale.2022.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176598v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic and Distributional Impacts of Covid-19 Economic Shocks on Women in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Joseph Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asiya Maskaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.100042. </w:t>
+              <w:t xml:space="preserve">International Journal of Microsimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1627-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annale.2022.100042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34196/ijm.00267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663356v1</w:t>
+                <w:t xml:space="preserve">hal-05361705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
               </w:r>
@@ -2004,480 +2004,480 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asiya Maskaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.100042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annale.2022.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implications of deteriorating state‐owned enterprise performance on the South African economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
+                <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apce.12339⟩</w:t>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663709v1</w:t>
+                <w:t xml:space="preserve">hal-05361714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+                <w:t xml:space="preserve">Economic and Distributional Impact of COVID‐19: Evidence from Macro‐Micro Modelling of the South African Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (1), pp.82-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/saje.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663696v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 Pandemic Worsens the Economic Situation of Women in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+                <w:t xml:space="preserve">The implications of deteriorating state‐owned enterprise performance on the South African economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramos Emmanuel Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.1627-1644. </w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, apce.12339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41287-021-00441-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apce.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361712v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,195 +2493,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-222. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2021, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361714v1</w:t>
+                <w:t xml:space="preserve">hal-03663696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Distributional Impact of COVID‐19: Evidence from Macro‐Micro Modelling of the South African Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
+                <w:t xml:space="preserve">How COVID-19 Pandemic Worsens the Economic Situation of Women in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Emmanuel Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (1), pp.82-94. </w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.1627-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/saje.12275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41287-021-00441-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663377v1</w:t>
+                <w:t xml:space="preserve">hal-05361712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low world oil prices: A chance to reform fuel subsidies and promote public transport? A case study for South Africa</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maisonnave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Salvatore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davalos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176215v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;valos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonnave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Mughal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Mabugu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E Mabugu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga-Mabugu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.0000015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779834v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09944-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E. Mabugu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Makochekanwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19088/1968-2023.131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joseph Cabral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34196/ijm.00267" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176598v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Bernard Gallagher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kreins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09826-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiya Maskaeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annale.2022.100042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga&#8208;mabugu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Emmanuel Mabugu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00441-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/saje.12275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02970313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cockburn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maisonnave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Salvatore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176215v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davalos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;valos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonnave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Mughal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Mabugu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E Mabugu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E. Mabugu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga-Mabugu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Makochekanwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19088/1968-2023.131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779834v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09944-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.0000015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176598v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Bernard Gallagher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kreins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09826-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiya Maskaeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annale.2022.100042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joseph Cabral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34196/ijm.00267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga&#8208;mabugu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/saje.12275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Emmanuel Mabugu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00441-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02970313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cockburn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>