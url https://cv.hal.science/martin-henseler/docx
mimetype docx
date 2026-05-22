--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -66,3075 +66,4286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Water Flows Through CGE Models: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Sub-River Basin CGE Models for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263526v1</w:t>
+                <w:t xml:space="preserve">hal-05588971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Resilience to Climate-Induced Water Scarcity: Evidence from Seine Aval</w:t>
+                <w:t xml:space="preserve">How Water Flows Through CGE Models: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Salvatore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05440805v1</w:t>
+                <w:t xml:space="preserve">hal-05263526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the WEFE nexus on Reunion Island</w:t>
+                <w:t xml:space="preserve">Regional Resilience to Climate-Induced Water Scarcity: Evidence from Seine Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05176215v2</w:t>
+                <w:t xml:space="preserve">hal-05440805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Russia-Ukraine War on two African economies -Egypt and Kenya: a gendered macro-micro modelling assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the WEFE nexus on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Davalos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931225v1</w:t>
+                <w:t xml:space="preserve">hal-05176215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distributional effects of European climate policies in the Global South. A model-assessment for Egypt</w:t>
+                <w:t xml:space="preserve">Impact of the Russia-Ukraine War on two African economies -Egypt and Kenya: a gendered macro-micro modelling assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Dávalos</w:t>
+                <w:t xml:space="preserve">Jorge Davalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205507v1</w:t>
+                <w:t xml:space="preserve">hal-04931225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-specific effects of Russia-Ukraine conflict - Evidence from South Africa</w:t>
+                <w:t xml:space="preserve">The distributional effects of European climate policies in the Global South. A model-assessment for Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ayaz</w:t>
+                <w:t xml:space="preserve">Jorge Dávalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535835v2</w:t>
+                <w:t xml:space="preserve">hal-05205507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the climate change-gender nexus: the economic impacts on South African women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-specific effects of Russia-Ukraine conflict - Evidence from South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Mughal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535846v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AGREE-model</w:t>
+                <w:t xml:space="preserve">Understanding the climate change-gender nexus: the economic impacts on South African women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904598v1</w:t>
+                <w:t xml:space="preserve">hal-04535846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of public debt on the South African economy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AGREE-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984476v1</w:t>
+                <w:t xml:space="preserve">hal-03904598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Covid-19 fiscal package: A chance to seize the moment for environmental policy in South Africa?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The implication of public debt on the South African economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramos Mabugu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02984480v1</w:t>
+                <w:t xml:space="preserve">hal-02984476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 pandemic worsens the economic situation of women in South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Covid-19 fiscal package: A chance to seize the moment for environmental policy in South Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margaret Chitiga</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976171v1</w:t>
+                <w:t xml:space="preserve">hal-02984480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How COVID-19 pandemic worsens the economic situation of women in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos E Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Economic and distributional impact of COVID-19: Evidence from Macro-Micro modelling of the South African economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chitiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Modelling for Relief and Recovery from the Covid-19 Crisis in Zimbabwe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical Water Accounts for WEFE nexus CGE models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">InnWater Consortium. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramos E. Mabugu</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05361701v1</w:t>
+                <w:t xml:space="preserve">hal-05624596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic emissions from mulch film and abatement measures - a model-based assessment for Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-Responsive Policies for Post-Crisis Achievement of SDGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kabubo-Mariara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03779834v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dávalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Bohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T20 Policy Brief, T20 South Africa 2025 &amp; G20 South Africa 2025. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Women — Impacts and Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replication assessment of WEFE nexus CGE models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05361698v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">InnWater Consortium. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Women - Impacts and Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling cross-sectoral interactions with water at river basin level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04072199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">InnWater Consortium. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in agricultural soils and abatement measures – a model-based assessment for Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons from the Russia–Ukraine war: assessing the resilience of African economies to external shocks. Synthesis report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherillyn Raga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Papadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dávalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03176598v2</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ODI Global. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empower Her: Tackle the RUW Crisis in Egypt and Kenya with Smart, Gender-Focused Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dávalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-03663356v1</w:t>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PEP Policy Brief 289, Partnership for Economic Policy (PEP). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Distributional Impacts of Covid-19 Economic Shocks on Women in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modellierung von Mikroplastikeinträgen und Migrationspfaden im Einzugsgebiet der Weser: MOMENTUM – Weser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kreins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Shiravani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börn Tetzlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Heinrich von Thünen Institute, Federal Research Institute for Rural Areas, Forestry and Fisheries. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financing the Basic income support in South Africa under fiscal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Henseler</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microsimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34196/ijm.00267⟩</w:t>
+              <w:t xml:space="preserve">World Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.100657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361705v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-Specific Effects of Russia-Ukraine Conflict. Evidence from South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asiya Maskaeva</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Mughal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annale.2022.100042⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 135 (6), pp.941-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.356.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501722v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+                <w:t xml:space="preserve">Modelling High Resolution Agricultural Nitrogen Budgets: A Case Study for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zinnbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Brandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Eysholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Löw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.2376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16172376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361714v1</w:t>
+                <w:t xml:space="preserve">hal-05624554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and Distributional Impact of COVID‐19: Evidence from Macro‐Micro Modelling of the South African Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
+                <w:t xml:space="preserve">Economic Impacts of Climatic Change on African Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NTS-Inside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, IN24-03, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663377v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implications of deteriorating state‐owned enterprise performance on the South African economy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut‑on se passer de plastique en agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663709v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic emissions from mulch film and abatement measures - a model-based assessment for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.339-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-023-09944-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663696v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 Pandemic Worsens the Economic Situation of Women in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+                <w:t xml:space="preserve">Co-Modelling for Relief and Recovery from the Covid-19 Crisis in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos E. Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Makochekanwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41287-021-00441-w⟩</w:t>
+              <w:t xml:space="preserve">IDS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19088/1968-2023.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361712v1</w:t>
+                <w:t xml:space="preserve">hal-05361701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low world oil prices: A chance to reform fuel subsidies and promote public transport? A case study for South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+                <w:t xml:space="preserve">Climate Change and Women — Impacts and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.99-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/101.00000151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970313v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and policy responses in the face of natural resource discoveries and climate change: introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Cockburn</w:t>
+                <w:t xml:space="preserve">Climate Change and Women - Impacts and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Tiberti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.99-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/101.0000015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355770X18000347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02313304v1</w:t>
+                <w:t xml:space="preserve">hal-04072199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microplastic pollution in agricultural soils and abatement measures – a model-based assessment for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheal Bernard Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kreins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-022-09826-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176598v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic impacts of COVID-19 on the tourism sector in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asiya Maskaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.100042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annale.2022.100042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and Distributional Impacts of Covid-19 Economic Shocks on Women in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Joseph Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Microsimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1627-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34196/ijm.00267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the COVID-19 enforced lockdown and fiscal package on the South African economy and environment: a preliminary analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga-Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X21000243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and Distributional Impact of COVID‐19: Evidence from Macro‐Micro Modelling of the South African Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (1), pp.82-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/saje.12275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implications of deteriorating state‐owned enterprise performance on the South African economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga‐mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Emmanuel Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, apce.12339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How COVID-19 Pandemic Worsens the Economic Situation of Women in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramos Emmanuel Mabugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.1627-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41287-021-00441-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low world oil prices: A chance to reform fuel subsidies and promote public transport? A case study for South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.45-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability and policy responses in the face of natural resource discoveries and climate change: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.517-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X18000347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the asynchronous approvals of GM crops: potential market impacts of a trade disruption of EU soy imports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Gonzalez Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.166-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological factsheet CGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computable General Equilibrium Model and WEFE Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maisonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic impacts of climate change on women in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA WB UNDP Climate and Gender Nexus Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Economic Association, Nov 2022, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3144,219 +4355,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on vulnerable groups on South African labour markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chitiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Chitiga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramos Mabugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on women’s unpaid activities: a double penalty? A case study for Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Henseler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3503,51 +4714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maisonnave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Salvatore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176215v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davalos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;valos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonnave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Mughal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Mabugu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E Mabugu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E. Mabugu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga-Mabugu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Makochekanwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19088/1968-2023.131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779834v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09944-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.0000015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176598v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Bernard Gallagher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kreins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09826-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiya Maskaeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annale.2022.100042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joseph Cabral" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34196/ijm.00267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga&#8208;mabugu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/saje.12275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Emmanuel Mabugu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00441-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02970313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cockburn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maisonnave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263526v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Maisonnave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Salvatore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176215v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davalos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;valos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535835v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ayaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Mughal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Mabugu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02976171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E Mabugu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kabubo-Mariara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bohlmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherillyn Raga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Papadavid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kreins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Shiravani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rn Tetzlaff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga-Mabugu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100657" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.356.0941" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinnbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Eysholdt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp L&#246;w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16172376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779834v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-023-09944-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos E. Mabugu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Makochekanwa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19088/1968-2023.131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.0000015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176598v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Bernard Gallagher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09826-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asiya Maskaeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annale.2022.100042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joseph Cabral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34196/ijm.00267" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X21000243" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chitiga&#8208;mabugu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/saje.12275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Emmanuel Mabugu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-021-00441-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02970313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cockburn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tiberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X18000347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonzalez Mellado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferrari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Banse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG63S18Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02984345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>