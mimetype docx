--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1105,6218 +1105,6139 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFIxM : Flexible LoRa Modulations for Elastic Resource Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation conjointe de différents facteurs d'étalements en LoRa 2.4 GHz: problématiques et (une) solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300178v1</w:t>
+                <w:t xml:space="preserve">hal-05599921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFIxM : plus de flexibilité avec la modulation LoRa en rassemblant des CHIRPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Number of repetitions or modulation change, what strategy for a given energy budget in LoRaWAN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567000v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinesh Tamang</w:t>
+                <w:t xml:space="preserve">My bias is ASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Flechier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Abrardo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266879v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement du niveau de redondance des transmissions LoRaWAN</w:t>
+                <w:t xml:space="preserve">SFIxM : Flexible LoRa Modulations for Elastic Resource Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - The 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090723v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
+                <w:t xml:space="preserve">SFIxM : plus de flexibilité avec la modulation LoRa en rassemblant des CHIRPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764986v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reyhane Falanji</w:t>
+                <w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Tamang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Abrardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Mobiquitous 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.253-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3616388.3617542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868942v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+                <w:t xml:space="preserve">Ajustement du niveau de redondance des transmissions LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657345v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 - 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213988v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334799v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+                <w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyhane Falanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">EAI Mobiquitous 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877138v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
+                <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.289--294</w:t>
+              <w:t xml:space="preserve">CORES 2021 - 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861091v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'20</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934343v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRPT-ECF: challenging Round-Robin for stream-aware multipath scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gaujal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIT 2020 - Second Workshop on the Future of Internet Transport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (virtual conference), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570686v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Data Rate for Multiple Gateways LoRaWAN Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
+                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Tourancheau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)(50308)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011494v1</w:t>
+                <w:t xml:space="preserve">hal-02877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SRPT-ECF: challenging Round-Robin for stream-aware multipath scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FIT 2020 - Second Workshop on the Future of Internet Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010556v1</w:t>
+                <w:t xml:space="preserve">hal-02570686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+                <w:t xml:space="preserve">Adaptive Data Rate for Multiple Gateways LoRaWAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)(50308)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02780468v2</w:t>
+                <w:t xml:space="preserve">hal-03011494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217220⟩</w:t>
+              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933799v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takwa Attia</w:t>
+                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.289--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316402v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t>
+              <w:t xml:space="preserve">PIMRC'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378078v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
+                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267218v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Di Vincenzo</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009970v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takwa Attia</w:t>
+                <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">NETWORKING 2019 - IFIP Networking 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Warsaw, Poland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129199v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sinan Birbalta</w:t>
+                <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2019 - IFIP Networking 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149978v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and Efficient Link Quality Estimation in Wireless Sensors Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th Annual Conference on Wireless On-demand Network Systems and Services (WONS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WONS.2018.8311667⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796508v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Braud</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797063v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Routing Protocols for Wireless Sensors Networks: Routing Overhead and Asymmetric Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Di Vincenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609451v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
+                <w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796585v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Braud</w:t>
+                <w:t xml:space="preserve">Quick and Efficient Link Quality Estimation in Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t>
+              <w:t xml:space="preserve">2018 14th Annual Conference on Wireless On-demand Network Systems and Services (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Isola, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WONS.2018.8311667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526934v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Routing Protocols for Wireless Sensors Networks: Routing Overhead and Asymmetric Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287518v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un protocole de routage de surcharge minimale dans les réseaux de capteurs sans-fils.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302991v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variantes de TCP dans le cas de connexions antiparallèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Braud</w:t>
+                <w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305364v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Krol</w:t>
+                <w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286291v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Braud</w:t>
+                <w:t xml:space="preserve">Vers un protocole de routage de surcharge minimale dans les réseaux de capteurs sans-fils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206143v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
+                <w:t xml:space="preserve">Les variantes de TCP dans le cas de connexions antiparallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206144v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t>
+                <w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Anh La</w:t>
+                <w:t xml:space="preserve">H. J. Audeoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.443-451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073746v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Boudour</w:t>
+                <w:t xml:space="preserve">T. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Karlskrona, Sweden. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITC.2014.6932942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073745v1</w:t>
+                <w:t xml:space="preserve">hal-01206143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghalem Boudour</w:t>
+                <w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Anh La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montreal, Canada. pp.41--50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2641798.2641839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073744v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Chi-Anh La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073742v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Anh La</w:t>
+                <w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Beno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t>
+              <w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931046v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Early Flow Discard (EFD) discipline in 802.11 wireless LANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinbang Chen</w:t>
+                <w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2012 - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931047v1</w:t>
+                <w:t xml:space="preserve">hal-01073745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFD: An efficient low-overhead scheduler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinbang Chen</w:t>
+                <w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20798-3_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00930973v1</w:t>
+                <w:t xml:space="preserve">hal-01073744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Early Flow Discard (EFD) discipline in 802.11 wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy X Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoWMoM 2012 - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, CA, United States. pp.20-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073418v1</w:t>
+                <w:t xml:space="preserve">hal-00931047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Chi-Anh La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Beno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t>
+              <w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073339v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFD: An efficient low-overhead scheduler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.150-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20798-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073338v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy X Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t>
+              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073337v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Starzetz</w:t>
+                <w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t>
+              <w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199100v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t>
+                <w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena López-Aguilera</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t>
+              <w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176945v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+                <w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199108v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650717v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199103v1</w:t>
+                <w:t xml:space="preserve">inria-00176945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294180v1</w:t>
+                <w:t xml:space="preserve">hal-01199108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+                <w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t>
+              <w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199110v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001021v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199111v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+                <w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199119v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+                <w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199116v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
+              <w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199117v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,653 +7304,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heusse</w:t>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848250v1</w:t>
+                <w:t xml:space="preserve">hal-01199119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174625v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199120v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
+                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199123v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199125v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Berlin, Germany. pp.281 - 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new routing policy for load balancing in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings ACS/IEEE international conference on Computer Systems and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Beirut, Lebanon. pp.267 - 272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA.2001.933987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8039,65 +8324,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,87 +8397,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETWORKING 2019 - IFIP Networking 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Warsaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving end-to-end delay at the application layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,87 +8492,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Summer School on Latency Control for Internet of Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Karlstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,120 +8580,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8436,51 +8721,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8490,175 +8775,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8668,51 +8953,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8721,250 +9006,368 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Guiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01073421v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy X Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schwengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,65 +9405,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9207,51 +9610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Birbalta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS.2018.8311667" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbang Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20798-3_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933987" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Flechier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Birbalta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS.2018.8311667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbang Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263684" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20798-3_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933987" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632191v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>