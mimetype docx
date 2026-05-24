--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1139,312 +1139,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe de différents facteurs d'étalements en LoRa 2.4 GHz: problématiques et (une) solution</w:t>
+                <w:t xml:space="preserve">Number of repetitions or modulation change, what strategy for a given energy budget in LoRaWAN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Bonnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
+                <w:t xml:space="preserve">Sacha Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599921v1</w:t>
+                <w:t xml:space="preserve">hal-05601568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of repetitions or modulation change, what strategy for a given energy budget in LoRaWAN?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My bias is ASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Flechier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+                <w:t xml:space="preserve">Sébastien Viardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601568v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My bias is ASPA</w:t>
+                <w:t xml:space="preserve">Utilisation conjointe de différents facteurs d'étalements en LoRa 2.4 GHz: problématiques et (une) solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Flechier</w:t>
+                <w:t xml:space="preserve">Augustin Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05600653v1</w:t>
+                <w:t xml:space="preserve">hal-05599921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFIxM : Flexible LoRa Modulations for Elastic Resource Allocation</w:t>
               </w:r>
@@ -1787,321 +1787,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657345v1</w:t>
+                <w:t xml:space="preserve">hal-03764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyhane Falanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAI Mobiquitous 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764986v1</w:t>
+                <w:t xml:space="preserve">hal-03868942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Mobiquitous 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868942v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
@@ -2280,441 +2280,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
+                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933799v1</w:t>
+                <w:t xml:space="preserve">hal-02877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.289--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877138v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRPT-ECF: challenging Round-Robin for stream-aware multipath scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaujal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIT 2020 - Second Workshop on the Future of Internet Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Data Rate for Multiple Gateways LoRaWAN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 16th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)(50308)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Thessaloniki, Greece. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2759,403 +2750,412 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Forward Error Correction for LoRaWAN small MTU networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
+                <w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks, {EWSN}</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861091v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC'20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934343v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+                <w:t xml:space="preserve">High Reliability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Coutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications. PIMRC20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London (virtual conference), United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780468v2</w:t>
+                <w:t xml:space="preserve">hal-02933799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
@@ -3173,168 +3173,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129199v1</w:t>
+                <w:t xml:space="preserve">hal-02316402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sinan Birbalta</w:t>
+                <w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2019 - IFIP Networking 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149978v1</w:t>
+                <w:t xml:space="preserve">hal-02378078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
               </w:r>
@@ -3418,142 +3414,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Di Vincenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378078v1</w:t>
+                <w:t xml:space="preserve">hal-02009970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
@@ -3571,393 +3580,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316402v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Downlink Scalability in LoRaWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Di Vincenzo</w:t>
+                <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETWORKING 2019 - IFIP Networking 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Warsaw, Poland. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009970v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Braud</w:t>
+                <w:t xml:space="preserve">Quick and Efficient Link Quality Estimation in Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 14th Annual Conference on Wireless On-demand Network Systems and Services (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Isola, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WONS.2018.8311667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797063v1</w:t>
+                <w:t xml:space="preserve">hal-01796508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and Efficient Link Quality Estimation in Wireless Sensors Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
+                <w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th Annual Conference on Wireless On-demand Network Systems and Services (WONS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796508v1</w:t>
+                <w:t xml:space="preserve">hal-01797063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of Routing Protocols for Wireless Sensors Networks: Routing Overhead and Asymmetric Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un protocole de routage de surcharge minimale dans les réseaux de capteurs sans-fils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Joseph Audéoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variantes de TCP dans le cas de connexions antiparallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,278 +5222,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Early Flow Discard (EFD) discipline in 802.11 wireless LANs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Anh La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
+                <w:t xml:space="preserve">Michal Beno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2012 - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, CA, United States. pp.20-28, </w:t>
+              <w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931047v1</w:t>
+                <w:t xml:space="preserve">hal-00931046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi-Anh La</w:t>
+                <w:t xml:space="preserve">Analysis of the Early Flow Discard (EFD) discipline in 802.11 wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t>
+              <w:t xml:space="preserve">WoWMoM 2012 - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, CA, United States. pp.20-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2012.6263684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931046v1</w:t>
+                <w:t xml:space="preserve">hal-00931047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFD: An efficient low-overhead scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,269 +6092,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+                <w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199106v1</w:t>
+                <w:t xml:space="preserve">inria-00176945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176945v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
               </w:r>
@@ -6568,529 +6568,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+                <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mischa Dohler</w:t>
+                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Casademont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294180v1</w:t>
+                <w:t xml:space="preserve">hal-01199103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Casademont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t>
+              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199103v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Bachir</w:t>
+                <w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001021v1</w:t>
+                <w:t xml:space="preserve">hal-01199110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
+                <w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199110v1</w:t>
+                <w:t xml:space="preserve">inria-00001021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t>
               </w:r>
@@ -7187,421 +7187,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Untz</w:t>
+                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199113v1</w:t>
+                <w:t xml:space="preserve">hal-01199119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199119v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t>
+              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199116v1</w:t>
+                <w:t xml:space="preserve">hal-01199117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,623 +7613,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
+              <w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199117v1</w:t>
+                <w:t xml:space="preserve">hal-01199113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199125v1</w:t>
+                <w:t xml:space="preserve">hal-01848250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Berlin, Germany. pp.281 - 290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848250v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174625v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
+                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199120v1</w:t>
+                <w:t xml:space="preserve">hal-01199123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
+                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199123v1</w:t>
+                <w:t xml:space="preserve">hal-01199125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new routing policy for load balancing in communication networks</w:t>
               </w:r>
@@ -8338,64 +8338,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent DNS connections for improved performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8433,64 +8433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving end-to-end delay at the application layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jonglez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Birbalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,51 +8528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8649,51 +8649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,51 +9323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,51 +9610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Flechier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viardot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Birbalta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS.2018.8311667" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbang Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263684" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20798-3_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933987" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632191v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03274935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Coutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10040044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Flechier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viardot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570686v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tourancheau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02933799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Vincenzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Birbalta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS.2018.8311667" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01609451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbang Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2012.6263684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20798-3_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2001.933987" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632191v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>