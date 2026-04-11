--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -789,295 +789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brodovoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956696v1</w:t>
+                <w:t xml:space="preserve">hal-03752638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Brodovoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">Raphaël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752638v1</w:t>
+                <w:t xml:space="preserve">hal-04956696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t>
               </w:r>
@@ -1416,295 +1416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
+                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080673v1</w:t>
+                <w:t xml:space="preserve">hal-02467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
+                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Péron</w:t>
+                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467983v1</w:t>
+                <w:t xml:space="preserve">hal-02080673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain evolution of SiGe-on-insulator obtained by the Ge-condensation technique</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,419 +2554,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723740v1</w:t>
+                <w:t xml:space="preserve">hal-01404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charudatta Phatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01404505v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430579v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t>
               </w:r>
@@ -3088,1067 +3088,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430585v1</w:t>
+                <w:t xml:space="preserve">hal-01430586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. F Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Wsevolod V. V Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. V Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E. E Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. E Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
+              <w:t xml:space="preserve">Science of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (8), pp.1629-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430586v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexei V. V Sakharov</w:t>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey E. E Nikolaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.E. E Zavarin</w:t>
+                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of advanced materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721151v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charudatta Phatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721149v1</w:t>
+                <w:t xml:space="preserve">hal-01430587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (5), pp.55705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430587v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
+                <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Latroche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Elsa Javon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760672v1</w:t>
+                <w:t xml:space="preserve">hal-01721153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Lubk</w:t>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Javon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.27808-27814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01721153v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
@@ -4198,64 +4198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,64 +4344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Taniguch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,77 +5281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5392,319 +5392,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Falk Röder</w:t>
+                <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore Niermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-4), pp.774-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742051v1</w:t>
+                <w:t xml:space="preserve">hal-01736032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+                <w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+                <w:t xml:space="preserve">Tore Niermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.O. Usov</w:t>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (3-4), pp.774-777. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736032v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic white LEDs: Approaches, technology, design</w:t>
               </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5837,77 +5837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6345,90 +6345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quantum well deep-green LEDs with buried InGaN/GaN short-period superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Valkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6504,77 +6504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6634,77 +6634,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Sizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (7), pp.924-930. </w:t>
@@ -6892,77 +6892,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsul'Nikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Kryzhanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Saharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7172,90 +7172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,77 +7714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of strain relaxation on active-region formation in InGaN/(Al)GaN heterostructures for green LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7886,51 +7886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,608 +8118,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707847v1</w:t>
+                <w:t xml:space="preserve">hal-01742001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742001v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293141v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hüe</w:t>
+                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8772,303 +8772,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742010v1</w:t>
+                <w:t xml:space="preserve">hal-01742002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742002v1</w:t>
+                <w:t xml:space="preserve">hal-01742010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
               </w:r>
@@ -9296,64 +9296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,51 +9430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9527,332 +9527,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741978v1</w:t>
+                <w:t xml:space="preserve">hal-01736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736071v1</w:t>
+                <w:t xml:space="preserve">hal-01741978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,445 +10023,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736084v1</w:t>
+                <w:t xml:space="preserve">hal-00305967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">Plasticity of Copper with Small Grain Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Penisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 482, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.482.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305967v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of Copper with Small Grain Size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Langlois</w:t>
+                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.482.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and microstructure of bulk nanocrystalline copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,51 +10814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Penisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10909,51 +10909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guérin-Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11138,51 +11138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Brodovoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12161,1343 +12161,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Miyazoe</w:t>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083658v1</w:t>
+                <w:t xml:space="preserve">hal-01763074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
+                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">XV B-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763074v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Darras</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Miyazoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV B-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">MRS Spring 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767758v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
+              <w:t xml:space="preserve">PICO-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123302v1</w:t>
+                <w:t xml:space="preserve">hal-02123316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Magen</w:t>
+                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guzman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Walter Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1543-1546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081622v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process induced strains in FDSOI devices: a contribution of dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro and Nano 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721150v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process induced strains in FDSOI devices: a contribution of dark-field electron holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Daniel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763625v1</w:t>
+                <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Combining high-resolution X-ray reciprocal space mapping and dark-field electron holography for strain analysis in 20 nm pMOS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Delphine Lecunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hourtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.785-788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489594v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICO-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123316v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining high-resolution X-ray reciprocal space mapping and dark-field electron holography for strain analysis in 20 nm pMOS structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Benoit</w:t>
+                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719495v1</w:t>
+                <w:t xml:space="preserve">hal-02123302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13539,103 +13539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
@@ -13677,77 +13677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Korytov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13766,635 +13766,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763638v1</w:t>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123308v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+                <w:t xml:space="preserve">hal-01763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t>
               </w:r>
@@ -14510,64 +14510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,90 +14635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14760,103 +14760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
@@ -14885,103 +14885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.107-108, </w:t>
@@ -15058,51 +15058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15166,90 +15166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
@@ -15339,51 +15339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Trans. 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
@@ -15594,51 +15594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15993,90 +15993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t>
@@ -16118,90 +16118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.W.Hawkes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t>
@@ -16408,51 +16408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>