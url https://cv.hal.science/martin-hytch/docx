--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -261,555 +261,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
+                <w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lorut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hytch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727906v1</w:t>
+                <w:t xml:space="preserve">hal-04771442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rong Wu</w:t>
+                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879097v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chapuis</w:t>
+                <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727916v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grossetête</w:t>
+                <w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+                <w:t xml:space="preserve">Lucas Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hytch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771442v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t>
               </w:r>
@@ -834,64 +834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1416,425 +1416,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain evolution of SiGe-on-insulator obtained by the Ge-condensation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.041120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5088441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467983v1</w:t>
+                <w:t xml:space="preserve">hal-03015401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain evolution of SiGe-on-insulator obtained by the Ge-condensation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Boureau</w:t>
+                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Claverie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.041120. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5088441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015401v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,598 +2065,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier transport and emission efficiency in InGaN quantum-dot based light-emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice reorientation in tetragonal PMN-PT thin film induced by focused ion beam preparation for transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Barettin</w:t>
+                <w:t xml:space="preserve">Wanjoo Maeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang-Beom Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa75a8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (5), pp.055302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736017v1</w:t>
+                <w:t xml:space="preserve">hal-01707818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy by specimen design: application to strain measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of electromechanical coupling on optical properties of InGaN quantum-dot based light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.D. Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Pecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12695-8⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/015701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707848v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electromechanical coupling on optical properties of InGaN quantum-dot based light-emitting diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier transport and emission efficiency in InGaN quantum-dot based light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A.D. Maur</w:t>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Di Carlo</w:t>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pecchia</w:t>
+                <w:t xml:space="preserve">Aldo Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/015701⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 28 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa75a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736015v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice reorientation in tetragonal PMN-PT thin film induced by focused ion beam preparation for transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron microscopy by specimen design: application to strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (5), pp.055302. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12394 - 12394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4975114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12695-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707818v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2728,77 +2728,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charudatta Phatak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t>
@@ -2849,64 +2849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,90 +2965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3088,705 +3088,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (5), pp.55705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430586v2</w:t>
+                <w:t xml:space="preserve">hal-01721149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charudatta Phatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of advanced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721151v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430585v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. F Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wsevolod V. V Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. V Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E. E Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. E Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
+              <w:t xml:space="preserve">Science of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (8), pp.1629-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430587v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721149v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
               </w:r>
@@ -3798,64 +3798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (48), pp.27808-27814. </w:t>
@@ -4046,362 +4046,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Javon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430588v1</w:t>
+                <w:t xml:space="preserve">hal-01721158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721158v1</w:t>
+                <w:t xml:space="preserve">hal-01430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Taniguch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,51 +4478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,103 +4612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4736,635 +4736,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain in hydrogen-implanted si investigated using dark-field electron holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Determination of stress, strain, and elemental distribution within In(Ga)As quantum dots embedded in GaAs using advanced transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Preobrazhenskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.6.091301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (17), pp.173115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736022v1</w:t>
+                <w:t xml:space="preserve">hal-01736028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of stress, strain, and elemental distribution within In(Ga)As quantum dots embedded in GaAs using advanced transmission electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Strain in hydrogen-implanted si investigated using dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (17), pp.173115. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4804380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/APEX.6.091301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736028v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the O-lattice theory for the reconstruction of the high-angle near 90? tilt Si(1 1 0)/(0 0 1) boundary created by wafer bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vincent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.1161-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736031v1</w:t>
+                <w:t xml:space="preserve">hal-01736034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the O-lattice theory for the reconstruction of the high-angle near 90? tilt Si(1 1 0)/(0 0 1) boundary created by wafer bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Nanoscale concentration and strain distribution in pseudomorphic films Si1−xGex/Si processed by pulsed laser induced epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (3), pp.1161-1173. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258 (23), pp.9208-9212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.10.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736034v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5392,388 +5392,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.V. Lundin</w:t>
+                <w:t xml:space="preserve">Tore Niermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Sakharov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.O. Usov</w:t>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100339⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736032v1</w:t>
+                <w:t xml:space="preserve">hal-01742051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Falk Röder</w:t>
+                <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore Niermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-4), pp.774-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742051v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic white LEDs: Approaches, technology, design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5824,64 +5824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5947,371 +5947,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InGaN/GaN short-period superlattices: synthesis, properties, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O. Usov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2308--2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201001040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736038v1</w:t>
+                <w:t xml:space="preserve">hal-01736040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN short-period superlattices: synthesis, properties, applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (7-8), pp.2308--2310. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201001040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736040v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a high angle tilt (110)/(001) boundary in Si using O-lattice theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178-179, pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6345,90 +6345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quantum well deep-green LEDs with buried InGaN/GaN short-period superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Valkovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6485,1306 +6485,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063782610010161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742031v1</w:t>
+                <w:t xml:space="preserve">hal-01736052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736047v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, structural and electrical properties of compressively strained Ge-on-insulator substrates.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596336v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Sizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Saharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.1338-1341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063782610100167⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736045v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication, structural and electrical properties of compressively strained Ge-on-insulator substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van den Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Hartmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Prévitali</w:t>
+                <w:t xml:space="preserve">L. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.075010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736046v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsul'Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Kryzhanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S.O. Usov</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Saharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063782610010161⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1338-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782610100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736052v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">P.H. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prévitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (6), pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01742039v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halimaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417300v1</w:t>
+                <w:t xml:space="preserve">hal-01742015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gouye</w:t>
+                <w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Campidelli</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01742015v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of strain relaxation on active-region formation in InGaN/(Al)GaN heterostructures for green LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,1221 +7854,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">End of range defects in Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742020v1</w:t>
+                <w:t xml:space="preserve">hal-01736054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of range defects in Ge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736054v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742001v1</w:t>
+                <w:t xml:space="preserve">hal-01742002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293141v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Calmels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">V. D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707847v1</w:t>
+                <w:t xml:space="preserve">hal-01293141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707842v1</w:t>
+                <w:t xml:space="preserve">hal-01741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchier</w:t>
+                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01742002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742010v1</w:t>
+                <w:t xml:space="preserve">hal-01707842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
               </w:r>
@@ -9106,51 +9106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1319-1326</w:t>
@@ -9218,51 +9218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (10), pp.1465-1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9290,1394 +9290,1394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (6), </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741982v1</w:t>
+                <w:t xml:space="preserve">hal-01741980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01741980v1</w:t>
+                <w:t xml:space="preserve">hal-01741982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (29-31), pp.4641-4656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736071v1</w:t>
+                <w:t xml:space="preserve">hal-00513705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Penisson</w:t>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108-109, pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305967v1</w:t>
+                <w:t xml:space="preserve">hal-01736085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of Copper with Small Grain Size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guérin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934629v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+                <w:t xml:space="preserve">Plasticity of Copper with Small Grain Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 482, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.482.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736084v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of bulk nanocrystalline copper</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-005-0018-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934689v1</w:t>
+                <w:t xml:space="preserve">hal-01736084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">Synthesis and microstructure of bulk nanocrystalline copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (12), pp.3451-3460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-005-0018-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t>
               </w:r>
@@ -10702,51 +10702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10788,77 +10788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the displacement field of dislocations to 0.03 Å by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Penisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10909,77 +10909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guérin-Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 300 (5617), pp.310-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,51 +11190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
@@ -11310,51 +11310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-213-C7-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11380,51 +11380,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11472,51 +11472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t>
@@ -11539,3048 +11539,3022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phase detection limits in electron holography with automatic stabilisation and direct electron detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microscopy Society, Apr 2026, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412904004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626351v1</w:t>
+                <w:t xml:space="preserve">hal-05606177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">EMC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636457v1</w:t>
+                <w:t xml:space="preserve">hal-04626351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grossetête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412037v1</w:t>
+                <w:t xml:space="preserve">hal-04636457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication by neon ion milling and characterization of barium titanate nanopillars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veeresh Deshpande</w:t>
+                <w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brodovoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics, ISAF 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISTFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2021p0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618582v1</w:t>
+                <w:t xml:space="preserve">hal-03412037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards AI-automated TEM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication by neon ion milling and characterization of barium titanate nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Garcia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veeresh Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics, ISAF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636435v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Towards AI-automated TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grossetête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 20th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763074v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Darras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxim Korytov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV B-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767758v1</w:t>
+                <w:t xml:space="preserve">hal-01763074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
+              <w:t xml:space="preserve">XV B-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083658v1</w:t>
+                <w:t xml:space="preserve">hal-01767758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+                <w:t xml:space="preserve">H. Miyazoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICO-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
+              <w:t xml:space="preserve">MRS Spring 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123316v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721150v1</w:t>
+                <w:t xml:space="preserve">hal-01763051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process induced strains in FDSOI devices: a contribution of dark-field electron holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">PICO-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763625v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1543-1546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489594v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining high-resolution X-ray reciprocal space mapping and dark-field electron holography for strain analysis in 20 nm pMOS structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Benoit</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719495v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process induced strains in FDSOI devices: a contribution of dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Micro and Nano 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081622v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Combining high-resolution X-ray reciprocal space mapping and dark-field electron holography for strain analysis in 20 nm pMOS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lecunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hourtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.785-788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123302v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Magen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965445v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
+              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489569v1</w:t>
+                <w:t xml:space="preserve">hal-02123302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763051v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+                <w:t xml:space="preserve">hal-01489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delmas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123308v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Botella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763638v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719498v1</w:t>
+                <w:t xml:space="preserve">hal-01763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14629,1209 +14603,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 61st International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490296v1</w:t>
+                <w:t xml:space="preserve">hal-01719498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AVS 61st International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489876v1</w:t>
+                <w:t xml:space="preserve">hal-01490296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.O. Usov</w:t>
+                <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3666279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736041v1</w:t>
+                <w:t xml:space="preserve">hal-01489876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t>
+              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3666350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736057v1</w:t>
+                <w:t xml:space="preserve">hal-01736043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
+              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.107-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3666350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3666279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736043v1</w:t>
+                <w:t xml:space="preserve">hal-01736041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Trans. 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
+              <w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736051v1</w:t>
+                <w:t xml:space="preserve">hal-01736057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audebert</w:t>
+                <w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMANAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
+              <w:t xml:space="preserve">ECS Trans. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662962v1</w:t>
+                <w:t xml:space="preserve">hal-01736051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t>
+              <w:t xml:space="preserve">ISMANAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736065v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strained Si and Ge MOSFETs with high-K/metal gate stack for high mobility dual channel CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electron Devices Meeting, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Washington, United States. pp.137-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEDM.2005.1609288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15841,341 +15945,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière condensée : organisation et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture du comité national de la recherche scientifique : Édition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2015, 978-2-271-08613-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16184,84 +16288,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.W.Hawkes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId480"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16408,51 +16512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>