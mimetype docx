--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -261,823 +261,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t>
+                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grossetête</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Frédéric Lorut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Hytch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771442v1</w:t>
+                <w:t xml:space="preserve">hal-04727906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lorut</w:t>
+                <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727906v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rong Wu</w:t>
+                <w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bumsu Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202413691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879097v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Principle of TEM alignment using convolutional neural networks: Case study on condenser aperture alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumsu Park</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Cours</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Hytch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1003, pp.175626. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.114047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.175626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727916v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Brodovoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">Raphaël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752638v1</w:t>
+                <w:t xml:space="preserve">hal-04956696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brodovoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956696v1</w:t>
+                <w:t xml:space="preserve">hal-03752638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase detection limits in off-axis electron holography from pixelated detectors: gain variations, geometric distortion and failure of reference-hologram correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1416,425 +1416,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain evolution of SiGe-on-insulator obtained by the Ge-condensation technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Claverie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5088441⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015401v1</w:t>
+                <w:t xml:space="preserve">hal-02080673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080673v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Seed-Mediated Growth of Co Nanoparticles by the Polyol Process: Unraveling the Heterogeneous Nucleation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Strain evolution of SiGe-on-insulator obtained by the Ge-condensation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
+                <w:t xml:space="preserve">Daniel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Péron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (12), pp.9160-9169. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.041120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5088441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467983v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local deformation gradients in epitaxial Pb(Zr 0.2 Ti 0.8 )O 3 layers investigated by transmission electron microscopy</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,990 +2065,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice reorientation in tetragonal PMN-PT thin film induced by focused ion beam preparation for transmission electron microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier transport and emission efficiency in InGaN quantum-dot based light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanjoo Maeng</w:t>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Beom Eom</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4975114⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa75a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707818v1</w:t>
+                <w:t xml:space="preserve">hal-01736017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electromechanical coupling on optical properties of InGaN quantum-dot based light-emitting diodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron microscopy by specimen design: application to strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pecchia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/015701⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12394 - 12394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12695-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736015v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier transport and emission efficiency in InGaN quantum-dot based light-emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of electromechanical coupling on optical properties of InGaN quantum-dot based light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Barettin</w:t>
+                <w:t xml:space="preserve">M.A.D. Maur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
+                <w:t xml:space="preserve">A.D. Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Di Carlo</w:t>
+                <w:t xml:space="preserve">A. Pecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pecchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei F Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (27), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa75a8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/28/1/015701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736017v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy by specimen design: application to strain measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice reorientation in tetragonal PMN-PT thin film induced by focused ion beam preparation for transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanjoo Maeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Chang-Beom Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.12394 - 12394. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (5), pp.055302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12695-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4975114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707848v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404505v1</w:t>
+                <w:t xml:space="preserve">hal-01723740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430579v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charudatta Phatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01723740v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3088,1320 +3088,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">S Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721149v1</w:t>
+                <w:t xml:space="preserve">hal-01430585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei F. F Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wsevolod V. V Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei V. V Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey E. E Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. E Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
+              <w:t xml:space="preserve">Science of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (8), pp.1629-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430587v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of three-dimensional islands in the active region of InGaN based light emitting diodes using a growth interruption approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charudatta Phatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of advanced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sam.2015.2277⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721151v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Role of compositional fluctuations and their suppression on the strain and luminescence of InGaN alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mamishin</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (5), pp.55705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430585v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
+                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Lubk</w:t>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Javon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.27808-27814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721153v1</w:t>
+                <w:t xml:space="preserve">hal-01760672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic scattering theory for dark-field electron holography of 3D strain fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Latroche</w:t>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Magen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Elsa Javon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2013.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721158v1</w:t>
+                <w:t xml:space="preserve">hal-01430588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Javon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Lubk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430588v1</w:t>
+                <w:t xml:space="preserve">hal-01721158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Taniguch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,77 +4478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local strain measurements at dislocations, disclinations and domain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,103 +4612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4742,90 +4742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of stress, strain, and elemental distribution within In(Ga)As quantum dots embedded in GaAs using advanced transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Preobrazhenskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4876,103 +4876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain in hydrogen-implanted si investigated using dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5006,90 +5006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the O-lattice theory for the reconstruction of the high-angle near 90? tilt Si(1 1 0)/(0 0 1) boundary created by wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (3), pp.1161-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 258 (23), pp.9208-9212. </w:t>
@@ -5281,90 +5281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5398,64 +5398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Lubk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Niermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,51 +5544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stimulated phase separation on properties of blue, green and monolithic white LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,51 +5703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic white LEDs: Approaches, technology, design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,90 +5824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6099,103 +6099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shay Reboh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6241,77 +6241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a high angle tilt (110)/(001) boundary in Si using O-lattice theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kononchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178-179, pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6485,970 +6485,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782610010161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736052v1</w:t>
+                <w:t xml:space="preserve">hal-01742031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Sizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742039v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication, structural and electrical properties of compressively strained Ge-on-insulator substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. van den Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.075010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742031v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of short-period InGaN/GaN superlattices in blue-region light-emitting diodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+                <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsul'Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Kryzhanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Saharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (7), pp.924-930. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1338-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782610100167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S106378261007016X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01736047v1</w:t>
+                <w:t xml:space="preserve">hal-01736045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, structural and electrical properties of compressively strained Ge-on-insulator substrates.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baud</w:t>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prévitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (6), pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596336v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of composite InGaN/GaN/InAlN quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Tsatsul'Nikov</w:t>
+                <w:t xml:space="preserve">Active region based on graded-gap InGaN/GaN superlattices for high-power 440- to 470-nm light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.V. Saharov</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.1338-1341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063782610100167⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782610010161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01736045v1</w:t>
+                <w:t xml:space="preserve">hal-01736052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Morel</w:t>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ernst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t>
               </w:r>
@@ -7580,77 +7580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,77 +7873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End of range defects in Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8007,90 +8007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8118,2092 +8118,2121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cammilleri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Bouchier</w:t>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742002v1</w:t>
+                <w:t xml:space="preserve">hal-01707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742010v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742001v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293141v1</w:t>
+                <w:t xml:space="preserve">hal-01741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (15), </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741994v1</w:t>
+                <w:t xml:space="preserve">hal-01707842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01707847v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707842v1</w:t>
+                <w:t xml:space="preserve">hal-01742010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
+                <w:t xml:space="preserve">HRTEM study of defects in twin boundaries of ultra fine grained copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Cardoso</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nishiyama</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (10), pp.1465-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430601021611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305577v1</w:t>
+                <w:t xml:space="preserve">hal-00513787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HRTEM study of defects in twin boundaries of ultra fine grained copper</w:t>
+                <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Champion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1319-1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513787v1</w:t>
+                <w:t xml:space="preserve">hal-00305577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741980v1</w:t>
+                <w:t xml:space="preserve">hal-01741982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1-2), pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513705v1</w:t>
+                <w:t xml:space="preserve">hal-01736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of helium bubble size and faceting by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Majimel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. O. Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (2), 023519 (5 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2216791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative local strain measurements in compressive strained Ge/tensile strained Si bi-layers grown on top of relaxed Si0.5Ge0.5 virtual substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.051⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (29-31), pp.4641-4656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736071v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124-125, pp.118--122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736085v1</w:t>
+                <w:t xml:space="preserve">hal-01736084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Penisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10241,90 +10270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of Copper with Small Grain Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10369,315 +10398,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative strain and stress measurements in Ge/Si dual channels grown on a Si0.5Ge0.5 virtual substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and microstructure of bulk nanocrystalline copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2005.08.054⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (12), pp.3451-3460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-005-0018-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736084v1</w:t>
+                <w:t xml:space="preserve">hal-03934689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of bulk nanocrystalline copper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Langlois</w:t>
+                <w:t xml:space="preserve">Structure determination of clusters formed in ultra-low energy high-dose implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-005-0018-2⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108-109, pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.108-109.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03934689v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of grain size and morphologies of nanograined ferrites by adaptation of the synthesis route. Mechanosynthesis and soft chemistry</w:t>
               </w:r>
@@ -10702,51 +10702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10788,64 +10788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the displacement field of dislocations to 0.03 Å by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Penisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10883,51 +10883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Perfect Elastoplasticity in Pure Nanocrystalline Copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guérin-Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bonnentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 300 (5617), pp.310-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11039,51 +11039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11138,51 +11138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,51 +11190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
@@ -11310,51 +11310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C7), pp.C7-213-C7-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11472,51 +11472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Functional Nanocomposites (Nanoworkshop 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, La Rábida, Huelva, Spain</w:t>
@@ -11545,64 +11545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase detection limits in electron holography with automatic stabilisation and direct electron detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11649,90 +11649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI Automation for Transmission Electron Microscope Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11770,103 +11770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI driven TEM configuration for better data acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Microscopies (SFmu), Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11891,103 +11891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Electrical Biasing of Electrically Connected TEM Lamellae with Embedded Nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Brodovoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Phoenix, France. pp.190-195, </w:t>
@@ -12150,103 +12150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards AI-automated TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grossetête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Societies for Microscopy (IFSM); Korean Society of Microscopy (KSM), Sep 2023, Busan (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12265,2296 +12265,2296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Korytov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. V. Sakharov</w:t>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Miyazoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">MRS Spring 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763074v1</w:t>
+                <w:t xml:space="preserve">hal-02083658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">MOCVD Grown InGaN/GaN Three-Dimensional Islands: Growth Approaches, Strain-Composition Characterization, Exploitation for LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Korytov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Barettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV B-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767758v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial BaTiO3 on Silicon and Silicon Germanium: Nanoscale Characterization, Ferroelectricity and Integration into TiN-Gated Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.M. Yang</w:t>
+                <w:t xml:space="preserve">Advanced characterization of semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Frank</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phœnix, États-Unis</w:t>
+              <w:t xml:space="preserve">XV B-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083658v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763051v1</w:t>
+                <w:t xml:space="preserve">hal-02123302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICO-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123316v1</w:t>
+                <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic model of LED structure with InGaN quantum-dots active region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Barettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias auf Der Maur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei F. Tsatsulnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1543-1546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process induced strains in FDSOI devices: a contribution of dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining high-resolution X-ray reciprocal space mapping and dark-field electron holography for strain analysis in 20 nm pMOS structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lecunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hourtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology (IEEE-NANO) 2015 IEEE 15th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.785-788, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar Magen</w:t>
+                <w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guzman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Shuichi Mamishin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">PICO-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081622v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
+                <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t>
+              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123302v1</w:t>
+                <w:t xml:space="preserve">hal-01965445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965445v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
+              <w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489569v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+                <w:t xml:space="preserve">hal-01763638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123308v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+                <w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging of processed layers and devices by dark field electron holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Electron Microscopy Society of India</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, ??, India</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763638v1</w:t>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14622,90 +14622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14739,90 +14739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14864,103 +14864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
@@ -14983,511 +14983,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+                <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.V. Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sinitsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
+              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.107-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3666350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3666279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736043v1</w:t>
+                <w:t xml:space="preserve">hal-01736041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic structures with InAlN layers grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.O. Usov</w:t>
+                <w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Séoul, South Korea. pp.107-108, </w:t>
+              <w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3666279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736041v1</w:t>
+                <w:t xml:space="preserve">hal-01736057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">Deep green and monolithic white LEDs based on combination of short-period InGaN/GaN superlattice and InGaN QWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Tsatsulnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.V. Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Zavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Usov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t>
+              <w:t xml:space="preserve">PHYSICS OF SEMICONDUCTORS: 30th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seoul, France. pp.253-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3666350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736057v1</w:t>
+                <w:t xml:space="preserve">hal-01736043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shay Reboh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Trans. 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
@@ -15659,103 +15659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t>
@@ -15819,51 +15819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bogumilowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16084,103 +16084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shay Reboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Javon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t>
@@ -16222,90 +16222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.W.Hawkes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t>
@@ -16512,51 +16512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grosset&#234;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hytch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaa044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wormington" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576720006020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer P&#233;ron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Everhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noheda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aabd00" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Barettin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias auf Der Maur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Di Carlo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pecchia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa75a8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12695-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barettin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.D. Maur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Di Carlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pecchia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/28/1/015701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanjoo Maeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Beom Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. F Tsatsulnikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wsevolod V. V Lundin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei V. V Sakharov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey E. E Nikolaev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. E Zavarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2015.2277" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.07.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQMDC5QV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006941" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Preobrazhenskii" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804380" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736022v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.6.091301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736034v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononchuk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.10.054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNTCDL0D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.07.074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP3Q7CJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.V. Lundin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sakharov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zavarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Usov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100339" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B078FA97EA7B82EF48DD1289D933F7DC570E604C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Ustinov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Lundin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Nikolaev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1027451012060237" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. V. Lundin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Sakharov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Zavarin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O. Usov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201001040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8SS21WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.178-179.489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Valkovskiy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.09.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3XT02VH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736047v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Sizov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261007016X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1MHZGPT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abadie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Tsatsul'Nikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Kryzhanovskaya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Saharov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610100167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXQM36GQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782610010161" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8CCJPW9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sinitsyn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782609060232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4K0RTCWB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601021611" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736071v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHTWHC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090302v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Ruault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2216791" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736084v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.08.054" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNT3RVS7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.482.71" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Champion" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0018-2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LBP6M3J9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.108-109.303" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475138v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gu&#233;rin-Mailly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnentien" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chevalier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606177v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412904004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626351v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412037v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2021p0190" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Schmitt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia Fernandez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veeresh Deshpande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636435v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083658v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Yang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Frank" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cartier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Miyazoe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763074v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767758v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721150v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rodrigues" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei F. Tsatsulnikov" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388939" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763625v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daniel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719495v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecunff" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hourtane" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388727" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736041v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666279" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736043v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666350" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Weber" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bogumilowicz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Hartmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2005.1609288" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>