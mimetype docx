--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -511,178 +511,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Altit-Morvillez, Émile Espérandieu (1857-1939). Un archéologue entre institution militaire et monde académique</w:t>
+                <w:t xml:space="preserve">Îles flottantes et corps guéris : les eaux prodigieuses du lac de Bolsena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7, pp.71-83</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 7, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924471v1</w:t>
+                <w:t xml:space="preserve">hal-03924452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Îles flottantes et corps guéris : les eaux prodigieuses du lac de Bolsena</w:t>
+                <w:t xml:space="preserve">Marianne Altit-Morvillez, Émile Espérandieu (1857-1939). Un archéologue entre institution militaire et monde académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7, pp.5-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 7, pp.71-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/frontieres.1414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03924452v1</w:t>
+                <w:t xml:space="preserve">hal-03924471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -778,428 +778,428 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sanctuaires et territoires en Étrurie méridionale : le cas du lac de Bolsena entre Volsinies, Vulci et Tarquinia du IVe s. av. n. è. au Ier s. de n. è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">école normale supérieure; Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale. 2023</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Ecole pratique des hautes études (EPHE), 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928747v1</w:t>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03928744v1</w:t>
+                <w:t xml:space="preserve">tel-04253670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctuaires et territoires en Étrurie méridionale : le cas du lac de Bolsena entre Volsinies, Vulci et Tarquinia du IVe s. av. n. è. au Ier s. de n. è.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie et Préhistoire. Ecole pratique des hautes études (EPHE), 2023. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">école normale supérieure; Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale; école normale supérieure. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-04253670v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il santuario di Piana del Lago (Montefiascone, VT). Relazione di scavo 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lovergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">école normale supérieure; Soprintendenza Archeologia, Belle Arti e Paesaggio per l’area metropolitana di Roma, la provincia di Viterbo et l’Etruria Meridionale. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1304,360 +1304,360 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Corinthe à la rue d'Ulm. La collection Paul et Yvonne Mercier</w:t>
+                <w:t xml:space="preserve">Dépasser la limite. Actes de la deuxième rencontre des jeunes chercheurs sur l'Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément 1, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l’objet archéologique hors contexte : le cas de la collection Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Naar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermann, 2022, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-03924493v1</w:t>
+              <w:t xml:space="preserve">pp.87-97, 2022, 2823-8516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la limite. Actes de la deuxième rencontre des jeunes chercheurs sur l'Italie préromaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Corinthe à la rue d'Ulm. La collection Paul et Yvonne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Naar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.azzi.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Baylé</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03928731v1</w:t>
+                <w:t xml:space="preserve">hal-03924493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440065v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Naar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.azzi.2022.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440065v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lovergne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Naar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.azzi.2022.01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>