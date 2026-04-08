--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes et éducation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, 2025, 9782385191467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnons et l’école unique : aux sources de l’orientation scolaire? (1918-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Garnier; Martine Safra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Compagnons de l'Université nouvelle. Histoire, mémoire et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2023, 978-2753593244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle, instrument de la réforme sociale et scolaire (1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Condette; Arnaud-Dominique Houte; Jean Le Bihan; Aurélien Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former, encadrer, surveiller. Documents d'histoire sociale de la France contemporaine (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2023, Didact histoire, 9782753588509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation, enjeu des réformes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-109, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dialogue entre histoire et psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre destins sociaux et destins individuels, les classes populaires et l’école (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-212, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et psychologie. Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité de &amp;quot;l’école à l’atelier&amp;quot; de la rue de Lesseps : la question de l’orientation dans les archives Jean-Maurice Lahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean-Maurice Lahy (1872-1943) à Sainte-Anne. Regard croisé d’historiens, de psychologues et de sociologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-36630-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer, insérer et former la jeunesse : l’éducation populaire dans le champ de l’orientation professionnelle (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'éducation populaire (1815-1945), Perspectives françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.319-330, 2017, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation scolaire dans la commission Langevin-Wallon : un objet en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Pierre Kahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon. Histoire et actualité d'une réforme de l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, 2814302752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron historien et archiviste de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Jérôme Martin; Régis Ouvrier-Bonnaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Piéron (1881-1964). Psychologie, orientation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2016, 978-2-36630-054-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation technique et professionnelle en France : années 1820-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Llopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs concours - Histoire et géographie, 978-2-35030-934-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école désorientée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfance éducation et société, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’orientation professionnelle en France. Aux origines de la profession de conseiller d’orientation (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-19670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Simon, précurseur d’une psychopédagogie de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.231-249. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’école et l’atelier, des apprentis sous l’œil des psychologues des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281 (4), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.281.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wallon, psychologie et réforme de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416 (4), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.416.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle : le retour de « l’idéologie du don » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 410, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.410.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História e psicologia segundo Lucien Febvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.19434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contrainte à l’autonomie ? Les élèves du primaire face à leur orientation professionnelle (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves du primaire face à leur orientation professionnelle (1890-1040)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S’orienter, être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe siècle – XXe siècle), Hors-série Histoire (42), pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au chômage dans les années 1930 : la construction du groupe des « jeunes travailleurs » comme réponse à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation au féminin : Geneviève Latreille (1929-1982) conseillère, universitaire et militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Régis Ouvrier-Bonnaz. Pour lire Wallon sur l’orientation (Sept textes inédits d’Henri Wallon). Ouvrage postfacé par Bernard Prot. Paris : Éditions sociales, 2019, 235 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.533.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron, Hippolyte Luc, Antoine Léon et Maurice Reuchlin : quatre figures de l’histoire de l’éducation et de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.243-257. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blanchard & Régis Ouvrier-Bonnaz (Eds.) (2018). Connaissance du travail et orientation. Une histoire en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de conseil et de psychologie : les conseillers d’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Première Guerre mondiale dans la naissance de l’orientation professionnelle de la jeunesse (1914-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle et l’école dans l’entre-deux-guerres. Un exemple d’application de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.45-68. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.482.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orientation professionnelle à l’orientation scolaire : l’Association générale des orienteurs de France et la construction de la profession de conseiller d’orientation (1931-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naville, miroir des impasses du mouvement d’orientation professionnelle (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Sociétés. Revue européenne d’histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la « science des examens » (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94, pp.177-199. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle en France, en Allemagne et en Grande-Bretagne dans les années 1920 : un instrument de rationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle : encadrer la transition entre l’école et le travail au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter et former la main-d’œuvre : la place du patronat dans le mouvement d’orientation professionnelle (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, p. 211-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes et éducation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, 2025, 9782385191467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle, instrument de la réforme sociale et scolaire (1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Condette; Arnaud-Dominique Houte; Jean Le Bihan; Aurélien Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former, encadrer, surveiller. Documents d'histoire sociale de la France contemporaine (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2023, Didact histoire, 9782753588509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnons et l’école unique : aux sources de l’orientation scolaire? (1918-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Garnier; Martine Safra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Compagnons de l'Université nouvelle. Histoire, mémoire et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2023, 978-2753593244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation, enjeu des réformes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-109, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dialogue entre histoire et psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre destins sociaux et destins individuels, les classes populaires et l’école (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-212, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et psychologie. Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité de &amp;quot;l’école à l’atelier&amp;quot; de la rue de Lesseps : la question de l’orientation dans les archives Jean-Maurice Lahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean-Maurice Lahy (1872-1943) à Sainte-Anne. Regard croisé d’historiens, de psychologues et de sociologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-36630-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer, insérer et former la jeunesse : l’éducation populaire dans le champ de l’orientation professionnelle (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'éducation populaire (1815-1945), Perspectives françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.319-330, 2017, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron historien et archiviste de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Jérôme Martin; Régis Ouvrier-Bonnaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Piéron (1881-1964). Psychologie, orientation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2016, 978-2-36630-054-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation scolaire dans la commission Langevin-Wallon : un objet en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Pierre Kahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon. Histoire et actualité d'une réforme de l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, 2814302752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Simon, précurseur d’une psychopédagogie de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.231-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’école et l’atelier, des apprentis sous l’œil des psychologues des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281 (4), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.281.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wallon, psychologie et réforme de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416 (4), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.416.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História e psicologia segundo Lucien Febvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.19434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle : le retour de « l’idéologie du don » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 410, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.410.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation au féminin : Geneviève Latreille (1929-1982) conseillère, universitaire et militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves du primaire face à leur orientation professionnelle (1890-1040)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S’orienter, être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe siècle – XXe siècle), Hors-série Histoire (42), pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contrainte à l’autonomie ? Les élèves du primaire face à leur orientation professionnelle (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au chômage dans les années 1930 : la construction du groupe des « jeunes travailleurs » comme réponse à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Régis Ouvrier-Bonnaz. Pour lire Wallon sur l’orientation (Sept textes inédits d’Henri Wallon). Ouvrage postfacé par Bernard Prot. Paris : Éditions sociales, 2019, 235 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.533.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron, Hippolyte Luc, Antoine Léon et Maurice Reuchlin : quatre figures de l’histoire de l’éducation et de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.243-257. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blanchard & Régis Ouvrier-Bonnaz (Eds.) (2018). Connaissance du travail et orientation. Une histoire en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Première Guerre mondiale dans la naissance de l’orientation professionnelle de la jeunesse (1914-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de conseil et de psychologie : les conseillers d’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle et l’école dans l’entre-deux-guerres. Un exemple d’application de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.45-68. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.482.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orientation professionnelle à l’orientation scolaire : l’Association générale des orienteurs de France et la construction de la profession de conseiller d’orientation (1931-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naville, miroir des impasses du mouvement d’orientation professionnelle (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Sociétés. Revue européenne d’histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la « science des examens » (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94, pp.177-199. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle en France, en Allemagne et en Grande-Bretagne dans les années 1920 : un instrument de rationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation technique et professionnelle en France : années 1820-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Llopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs concours - Histoire et géographie, 978-2-35030-934-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école désorientée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfance éducation et société, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’orientation professionnelle en France. Aux origines de la profession de conseiller d’orientation (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-19670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle : encadrer la transition entre l’école et le travail au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter et former la main-d’œuvre : la place du patronat dans le mouvement d’orientation professionnelle (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, p. 211-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05093698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04133288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9573/les-compagnons-de-l-universite-nouvelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9313/former-encadrer-surveiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecole_desorientee_jerome_martin-9782140272530-74151.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04015703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/264-les-archives-de-jean-maurice-lahy-1872-1943-a-sainte-anne.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.10986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100294650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_naissance_de_l_orientation_professionnelle_en_france_1900_1940_aux_origines_de_la_profession_du_conseiller_d_orientation_jerome_martin-9782343196701-66398.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04327917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04453058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19434" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6951" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.1838" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05347148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2929" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.817" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05093698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9313/former-encadrer-surveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04133288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9573/les-compagnons-de-l-universite-nouvelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecole_desorientee_jerome_martin-9782140272530-74151.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04015703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/264-les-archives-de-jean-maurice-lahy-1872-1943-a-sainte-anne.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.10986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100294650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04327917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04453058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.1838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05347148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2929" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_naissance_de_l_orientation_professionnelle_en_france_1900_1940_aux_origines_de_la_profession_du_conseiller_d_orientation_jerome_martin-9782343196701-66398.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>