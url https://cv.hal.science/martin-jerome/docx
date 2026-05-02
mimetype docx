--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes et éducation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, 2025, 9782385191467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle, instrument de la réforme sociale et scolaire (1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Condette; Arnaud-Dominique Houte; Jean Le Bihan; Aurélien Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former, encadrer, surveiller. Documents d'histoire sociale de la France contemporaine (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2023, Didact histoire, 9782753588509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnons et l’école unique : aux sources de l’orientation scolaire? (1918-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Garnier; Martine Safra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Compagnons de l'Université nouvelle. Histoire, mémoire et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2023, 978-2753593244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation, enjeu des réformes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-109, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dialogue entre histoire et psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre destins sociaux et destins individuels, les classes populaires et l’école (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-212, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et psychologie. Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité de &amp;quot;l’école à l’atelier&amp;quot; de la rue de Lesseps : la question de l’orientation dans les archives Jean-Maurice Lahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean-Maurice Lahy (1872-1943) à Sainte-Anne. Regard croisé d’historiens, de psychologues et de sociologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-36630-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer, insérer et former la jeunesse : l’éducation populaire dans le champ de l’orientation professionnelle (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'éducation populaire (1815-1945), Perspectives françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.319-330, 2017, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron historien et archiviste de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Jérôme Martin; Régis Ouvrier-Bonnaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Piéron (1881-1964). Psychologie, orientation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2016, 978-2-36630-054-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation scolaire dans la commission Langevin-Wallon : un objet en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Pierre Kahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon. Histoire et actualité d'une réforme de l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, 2814302752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Simon, précurseur d’une psychopédagogie de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.231-249. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’école et l’atelier, des apprentis sous l’œil des psychologues des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281 (4), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.281.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wallon, psychologie et réforme de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416 (4), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.416.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História e psicologia segundo Lucien Febvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.19434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle : le retour de « l’idéologie du don » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 410, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.410.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation au féminin : Geneviève Latreille (1929-1982) conseillère, universitaire et militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves du primaire face à leur orientation professionnelle (1890-1040)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S’orienter, être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe siècle – XXe siècle), Hors-série Histoire (42), pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contrainte à l’autonomie ? Les élèves du primaire face à leur orientation professionnelle (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au chômage dans les années 1930 : la construction du groupe des « jeunes travailleurs » comme réponse à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Régis Ouvrier-Bonnaz. Pour lire Wallon sur l’orientation (Sept textes inédits d’Henri Wallon). Ouvrage postfacé par Bernard Prot. Paris : Éditions sociales, 2019, 235 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.533.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron, Hippolyte Luc, Antoine Léon et Maurice Reuchlin : quatre figures de l’histoire de l’éducation et de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.243-257. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blanchard & Régis Ouvrier-Bonnaz (Eds.) (2018). Connaissance du travail et orientation. Une histoire en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Première Guerre mondiale dans la naissance de l’orientation professionnelle de la jeunesse (1914-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de conseil et de psychologie : les conseillers d’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle et l’école dans l’entre-deux-guerres. Un exemple d’application de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.45-68. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.482.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orientation professionnelle à l’orientation scolaire : l’Association générale des orienteurs de France et la construction de la profession de conseiller d’orientation (1931-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naville, miroir des impasses du mouvement d’orientation professionnelle (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Sociétés. Revue européenne d’histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la « science des examens » (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94, pp.177-199. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle en France, en Allemagne et en Grande-Bretagne dans les années 1920 : un instrument de rationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation technique et professionnelle en France : années 1820-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Llopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs concours - Histoire et géographie, 978-2-35030-934-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école désorientée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfance éducation et société, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’orientation professionnelle en France. Aux origines de la profession de conseiller d’orientation (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-19670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle : encadrer la transition entre l’école et le travail au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter et former la main-d’œuvre : la place du patronat dans le mouvement d’orientation professionnelle (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, p. 211-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialismes et éducation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l'eau, 2025, 9782385191467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle, instrument de la réforme sociale et scolaire (1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Condette; Arnaud-Dominique Houte; Jean Le Bihan; Aurélien Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former, encadrer, surveiller. Documents d'histoire sociale de la France contemporaine (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2023, Didact histoire, 9782753588509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Compagnons et l’école unique : aux sources de l’orientation scolaire? (1918-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Garnier; Martine Safra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Compagnons de l'Université nouvelle. Histoire, mémoire et postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2023, 978-2753593244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation, enjeu des réformes scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-109, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de dialogue entre histoire et psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre destins sociaux et destins individuels, les classes populaires et l’école (1945-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école désorientée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-212, 2022, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et psychologie. Une rencontre oubliée (1890-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comité de &amp;quot;l’école à l’atelier&amp;quot; de la rue de Lesseps : la question de l’orientation dans les archives Jean-Maurice Lahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de Jean-Maurice Lahy (1872-1943) à Sainte-Anne. Regard croisé d’historiens, de psychologues et de sociologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-36630-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer, insérer et former la jeunesse : l’éducation populaire dans le champ de l’orientation professionnelle (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Laurent Besse (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'éducation populaire (1815-1945), Perspectives françaises et internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.319-330, 2017, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.10986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron historien et archiviste de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Jérôme Martin; Régis Ouvrier-Bonnaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri Piéron (1881-1964). Psychologie, orientation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2016, 978-2-36630-054-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation scolaire dans la commission Langevin-Wallon : un objet en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gutierrez; Pierre Kahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plan Langevin-Wallon. Histoire et actualité d'une réforme de l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, 2814302752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles scientifiques aux politiques et pratiques d'orientation scolaire et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RT CNRS Education "Paradigmes scientifiques et politiques de démocratisation éducative"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Simon, précurseur d’une psychopédagogie de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.231-249. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.8983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’école et l’atelier, des apprentis sous l’œil des psychologues des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281 (4), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.281.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wallon, psychologie et réforme de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416 (4), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.416.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História e psicologia segundo Lucien Febvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.19434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation scolaire et professionnelle : le retour de « l’idéologie du don » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 410, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.410.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation au féminin : Geneviève Latreille (1929-1982) conseillère, universitaire et militante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d'orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (1), pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contrainte à l’autonomie ? Les élèves du primaire face à leur orientation professionnelle (1890-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élèves du primaire face à leur orientation professionnelle (1890-1040)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S’orienter, être orienté-e. Choix et contraintes des parcours des élèves et des étudiant-e-s (XIXe siècle – XXe siècle), Hors-série Histoire (42), pp.143-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face au chômage dans les années 1930 : la construction du groupe des « jeunes travailleurs » comme réponse à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Régis Ouvrier-Bonnaz. Pour lire Wallon sur l’orientation (Sept textes inédits d’Henri Wallon). Ouvrage postfacé par Bernard Prot. Paris : Éditions sociales, 2019, 235 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.533.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piéron, Hippolyte Luc, Antoine Léon et Maurice Reuchlin : quatre figures de l’histoire de l’éducation et de l’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (2), pp.243-257. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.10786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Blanchard & Régis Ouvrier-Bonnaz (Eds.) (2018). Connaissance du travail et orientation. Une histoire en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Première Guerre mondiale dans la naissance de l’orientation professionnelle de la jeunesse (1914-1922)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de conseil et de psychologie : les conseillers d’orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canal Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.12-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/canalpsy.1838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle et l’école dans l’entre-deux-guerres. Un exemple d’application de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.45-68. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.482.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orientation professionnelle à l’orientation scolaire : l’Association générale des orienteurs de France et la construction de la profession de conseiller d’orientation (1931-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.2929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naville, miroir des impasses du mouvement d’orientation professionnelle (1941-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Sociétés. Revue européenne d’histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle en France, en Allemagne et en Grande-Bretagne dans les années 1920 : un instrument de rationalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la « science des examens » (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 94, pp.177-199. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation technique et professionnelle en France : années 1820-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Llopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clefs concours - Histoire et géographie, 978-2-35030-934-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école désorientée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enfance éducation et société, 978-2-14-027253-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de l’orientation professionnelle en France. Aux origines de la profession de conseiller d’orientation (1900-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-19670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation professionnelle : encadrer la transition entre l’école et le travail au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruter et former la main-d’œuvre : la place du patronat dans le mouvement d’orientation professionnelle (1920-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, p. 211-230, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05093698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9313/former-encadrer-surveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04133288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9573/les-compagnons-de-l-universite-nouvelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecole_desorientee_jerome_martin-9782140272530-74151.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04015703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/264-les-archives-de-jean-maurice-lahy-1872-1943-a-sainte-anne.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.10986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100294650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04327917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04453058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19434" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.1838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05347148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2929" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_naissance_de_l_orientation_professionnelle_en_france_1900_1940_aux_origines_de_la_profession_du_conseiller_d_orientation_jerome_martin-9782343196701-66398.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05093698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9313/former-encadrer-surveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04133288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9573/les-compagnons-de-l-universite-nouvelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_ecole_desorientee_jerome_martin-9782140272530-74151.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03974433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04015703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements/264-les-archives-de-jean-maurice-lahy-1872-1943-a-sainte-anne.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.10986" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04033525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100294650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04327917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.8983" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.281.0025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04453058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19434" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03780387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.410.0097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6951" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.533.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03451660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04044410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04043267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.1838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05347148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.482.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.817" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04407457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Llopart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1062-la-formation-technique-et-professionnelle-en-france-annees-1820-annees-1880-9782350309347.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_naissance_de_l_orientation_professionnelle_en_france_1900_1940_aux_origines_de_la_profession_du_conseiller_d_orientation_jerome_martin-9782343196701-66398.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>