--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1910,295 +1910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
+                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haraux</w:t>
+                <w:t xml:space="preserve">K. Akoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">O. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910106v1</w:t>
+                <w:t xml:space="preserve">hal-02910100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex surface treatment of metallic alloys combining cold-spray and plasma electrolytic oxidation technologies</w:t>
+                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Akoda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maizeray</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
+              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910100v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
               </w:r>
@@ -2223,64 +2223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,946 +2714,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">P. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612173v1</w:t>
+                <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ferry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957585v1</w:t>
+                <w:t xml:space="preserve">hal-03612228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (6), pp.064003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/064003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612228v1</w:t>
+                <w:t xml:space="preserve">hal-03612173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Leone</w:t>
+                <w:t xml:space="preserve">Complementarities of high energy WAXS and Raman spectroscopy measurements to study the crystalline phase orientation in polypropylene blends during tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nominé</w:t>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Henrion</w:t>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612241v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Nominé</w:t>
+                <w:t xml:space="preserve">Non-destructive methods to control the properties of MAO coatings on the surface of 2024 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shchedrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Rakoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047563v1</w:t>
+                <w:t xml:space="preserve">hal-03612256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive methods to control the properties of MAO coatings on the surface of 2024 aluminium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.G. Rakoch</w:t>
+                <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.10.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.081603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03612256v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of electrical parameters on plasma electrolytic oxidation of aluminium</w:t>
               </w:r>
@@ -3665,77 +3665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shchedrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duchanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
@@ -4726,51 +4726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude du procédé d'oxydation par plasma électrolytique pour la protection de surface d'alliages métalliques légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Lorraine, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,77 +4820,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, by Raman Spectroscopy, of the microstructure evolution of isotactic polypropylene during tensile test and relaxation: Measuring the chains orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonaventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129779" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Rakoch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WP4NPV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K21S5CFF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3468C12F978B8E8B0B34F2BC0BE42099C88DAFE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209790109067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02926368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752644v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ021S" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonaventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129779" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Rakoch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WP4NPV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K21S5CFF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3468C12F978B8E8B0B34F2BC0BE42099C88DAFE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209790109067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02926368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752644v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ021S" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>