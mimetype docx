--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -1244,338 +1244,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon nanotubes on the plasma electrolytic oxidation process of aluminum under “soft” sparking conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new strategy to prepare alumina-zirconia composite or multilayered coatings by combining cold-spray deposition and plasma electrolytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
+                <w:t xml:space="preserve">A. Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Magniez</w:t>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hérold</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129779⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158246v1</w:t>
+                <w:t xml:space="preserve">hal-04164070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new strategy to prepare alumina-zirconia composite or multilayered coatings by combining cold-spray deposition and plasma electrolytic oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Influence of carbon nanotubes on the plasma electrolytic oxidation process of aluminum under “soft” sparking conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maizeray</w:t>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Czerwiec</w:t>
+                <w:t xml:space="preserve">C. Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.106676. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 468, pp.129779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164070v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma electrolytic oxidation of aluminium in electrolytes containing various concentrations of carbon black nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,77 +1652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How carbon black nanoparticles affect the occurrence of soft-sparking during plasma electrolytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Magniez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,77 +1786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of in-depth incorporation of carbon nanotubes in alumina layers grown by plasma electrolytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. da Silva Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 392, pp.125756. </w:t>
@@ -2714,332 +2714,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Leone</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nominé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612241v1</w:t>
+                <w:t xml:space="preserve">hal-03612228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cathodic micro-discharges on oxide growth during plasma electrolytic oxidation (PEO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of electrolyte ageing on the Plasma Electrolytic Oxidation of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 269, pp.131-137. </w:t>
+              <w:t xml:space="preserve">, 2015, 269, pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.01.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612228v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical background of optical emission spectroscopy for analysis of atmospheric pressure plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evidence of Cathodic Micro-discharges during Plasma Electrolytic Oxidation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shchedrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Duchanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 221, pp.70-76. </w:t>
@@ -5226,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonaventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129779" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Rakoch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WP4NPV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K21S5CFF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3468C12F978B8E8B0B34F2BC0BE42099C88DAFE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209790109067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02926368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752644v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ021S" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288601v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonaventura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alcazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tonon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Martinavicius" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudemanche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hiver" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Hiver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hiver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henrion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92429-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Teriokhina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizeray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin da Silva Tousch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129779" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.134960" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866766v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125756" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.01.076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24N8VW1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomin&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGVZH029-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/064003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shchedrina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Rakoch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.10.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WP4NPV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866425" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duchanoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.01.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNDJ8KMF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0QXRZSF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36450" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX6M70QN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cochez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K21S5CFF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3468C12F978B8E8B0B34F2BC0BE42099C88DAFE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/000370209790109067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hiver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02926368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752644v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ021S" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>