--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -231,51 +231,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l'Association Française de Sociologie</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -309,252 +309,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of funeral practices on bereavement in times of pandemic. Moderating and interdependent effects of social and health restrictions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les infirmières scolaires à l’accompagnement des fins de vie, des décès et des deuils. Apports et limites d’un dispositif pilote dans le rectorat de Tours-Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mortality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13576275.2025.2535455⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05271792v1</w:t>
+                <w:t xml:space="preserve">hal-05280992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les infirmières scolaires à l’accompagnement des fins de vie, des décès et des deuils. Apports et limites d’un dispositif pilote dans le rectorat de Tours-Orléans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of funeral practices on bereavement in times of pandemic. Moderating and interdependent effects of social and health restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pillonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Mortality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13576275.2025.2535455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280992v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05271792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie solaire concentrée au service d’un rite funéraire décarboné ?</w:t>
               </w:r>
@@ -752,77 +752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre possibilités et impossibilités. Des trajectoires de deuil plurielles durant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,64 +886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas rompre la trajectoire des corps morts. Articulations professionnelles durant la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthod Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,77 +1128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one body to another : The handling of the deceased during the COVID-19 pandemic, a case study in France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthod Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,77 +1381,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer une réponse funéraire en contexte de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,51 +2164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Er" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05224310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042980ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-13137-1_7?no-access=true" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Feige" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bicais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Breysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956305v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Er" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05224310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pillonel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Berthod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2025.2535455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.053.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pagnamenta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.159.0051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthod Marc Antoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.7.2.4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lachance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042980ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02982295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-13137-1_7?no-access=true" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Feige" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bicais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Breysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956305v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03157595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>