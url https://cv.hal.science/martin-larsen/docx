--- v0 (2026-04-09)
+++ v1 (2026-05-05)
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing external exposome by implementing an Environmental Data Management System using Open Data</w:t>
+                <w:t xml:space="preserve">First Longitudinal Analysis of the Immunological Mechanism at Play in Uterus Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Tagliaferro</w:t>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Maio</w:t>
+                <w:t xml:space="preserve">Remy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Pirona</w:t>
+                <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Stanisci</w:t>
+                <w:t xml:space="preserve">Nadine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Sarno</w:t>
+                <w:t xml:space="preserve">Veronique Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17142. </w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), pp.e1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62924-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029130v1</w:t>
+                <w:t xml:space="preserve">hal-05336310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Longitudinal Analysis of the Immunological Mechanism at Play in Uterus Transplantation</w:t>
+                <w:t xml:space="preserve">Assessing external exposome by implementing an Environmental Data Management System using Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+                <w:t xml:space="preserve">Sofia Tagliaferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Villette</w:t>
+                <w:t xml:space="preserve">Sara Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Petit</w:t>
+                <w:t xml:space="preserve">Federico Pirona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+                <w:t xml:space="preserve">Ilaria Stanisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Morin</w:t>
+                <w:t xml:space="preserve">Giuseppe Sarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (12), pp.e1729. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62924-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336310v1</w:t>
+                <w:t xml:space="preserve">hal-05029130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Longitudinal Analysis of the Immunological Mechanism at Play in Uterus Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (12), pp.e1729. </w:t>
@@ -904,325 +904,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct immunopathological mechanisms of EBV-positive and EBVnegative posttransplant lymphoproliferative disorders</w:t>
+                <w:t xml:space="preserve">Perturbed Microbiota/Immune Homeostasis in Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Nakid-Cordero</w:t>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Choquet</w:t>
+                <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Balegroune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tarantino</w:t>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16547⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186888v1</w:t>
+                <w:t xml:space="preserve">hal-03231028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed Microbiota/Immune Homeostasis in Multiple Sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct immunopathological mechanisms of EBV-positive and EBVnegative posttransplant lymphoproliferative disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Larsen</w:t>
+                <w:t xml:space="preserve">Cecilia Nakid-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+                <w:t xml:space="preserve">Sylvain Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vignes</w:t>
+                <w:t xml:space="preserve">Noureddine Balegroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.e997. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2846-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231028v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of 16S rRNA gene analysis for low biomass biospecimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Autaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Reus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caserta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Neopterin Levels Predict Fatal Outcome in SARS-CoV-2-Infected Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Quirant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,377 +1574,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Systemic anti-commensal response to fungi analyzed by flow cytometry is related to gut mycobiome ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Autaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fieschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Amenie Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00924-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433421v1</w:t>
+                <w:t xml:space="preserve">hal-03071667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic anti-commensal response to fungi analyzed by flow cytometry is related to gut mycobiome ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+                <w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Autaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sterlin</w:t>
+                <w:t xml:space="preserve">Olivia Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amenie Jerbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remy Villette</w:t>
+                <w:t xml:space="preserve">Claire Fieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00924-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071667v1</w:t>
+                <w:t xml:space="preserve">hal-02433421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Human IgA bind a diverse array of commensal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fieschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217 (3), </w:t>
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune/microbial interface perturbation in human IgA deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Functional Differences between Human Herpesvirus 6- and Human Cytomegalovirus-Specific T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Malphettes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Solène Fastenackels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Gorochov</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2018.1546520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02321-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896893v1</w:t>
+                <w:t xml:space="preserve">hal-02452373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Functional Differences between Human Herpesvirus 6- and Human Cytomegalovirus-Specific T Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Immune/microbial interface perturbation in human IgA deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Malphettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
+                <w:t xml:space="preserve">Guy Gorochov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (13), </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.429-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02321-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2018.1546520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452373v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic convergence of microbiota-specific systemic IgG and secretory IgA</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oksenhendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143 (4), pp.1575-1585.e4. </w:t>
@@ -2384,103 +2384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skewed T cell responses to Epstein-Barr virus in long-term asymptomatic kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Nakid-Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (10), pp.e0224211. </w:t>
@@ -2512,351 +2512,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Between Vitamin D Metabolism Gene Polymorphisms and Risk of Tunisian Adults’ Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Juste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Oussama Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Kaabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Berraies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
+              <w:t xml:space="preserve">Lung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196 (3), pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00408-018-0101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997107v1</w:t>
+                <w:t xml:space="preserve">hal-03897018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Vitamin D Metabolism Gene Polymorphisms and Risk of Tunisian Adults’ Asthma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anissa Berraies</w:t>
+                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Ammar</w:t>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 196 (3), pp.285-295. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (439), pp.eaan1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00408-018-0101-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897018v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique de l’hôte influe sur les écosystèmes microbiens par l’intermédiaire du système immunitaire de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela El Kafsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gorochov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 211 (1), pp.39 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,64 +2890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Neopterin Levels Predict Early Death in Older Hip-fracture Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lepetitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Vescovini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3286,485 +3286,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Diversity of Cytomegalovirus–Specific T Cells Is Maintained in Older People and Significantly Associated With Protein Specificity and Response Size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Sansoni</w:t>
+                <w:t xml:space="preserve">Polyfunctional HIV-specific T cells in Post-Treatment Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlin Bacchus-Souffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Avettand-Fenoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiw371⟩</w:t>
+              <w:t xml:space="preserve">AIDS (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (15), pp.2299--2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897251v1</w:t>
+                <w:t xml:space="preserve">pasteur-01420411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated expansion of both memory T cells and NK cells in response to CMV infection in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lepetitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (5), pp.1168-1179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201546179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyfunctional HIV-specific T cells in Post-Treatment Controllers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Descours</w:t>
+                <w:t xml:space="preserve">Functional Diversity of Cytomegalovirus–Specific T Cells Is Maintained in Older People and Significantly Associated With Protein Specificity and Response Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Bajwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Vescovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sansoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS (London, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (15), pp.2299--2302. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (9), pp.1430-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiw371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01420411v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-specific Th2 and Th17 responses predict HIV vaccine protection efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gorochov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.28129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gostick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4092,51 +4092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,64 +4360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plaza Onate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Batto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de PD-1 sur la synapse immunologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Appay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,90 +4572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Impact of Age and Cytomegalovirus Infection on the γδ T Cell Compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Mourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4706,90 +4706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Cellular Polyfunctionality with a Novel Polyfunctionality Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Appay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,90 +4853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphopenia-Driven Homeostatic Regulation of Naive T Cells in Elderly and Thymectomized Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gorochov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (12), pp.5541-5548. </w:t>
@@ -4974,90 +4974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter grouping delineates heterogeneous populations of human IL-17 and/or IL-22 T-cell producers that share antigen specificities with other T-cell subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhausted Cytotoxic Control of Epstein-Barr Virus in Human Lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,64 +5255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV disease progression despite suppression of viral replication is associated with exhaustion of lymphopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,64 +5389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of premature immune aging in patients thymectomized during early childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,64 +5791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of premature immune aging in patients thymectomized during early childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Fastenackels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,51 +5912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionally fused antibodies--a novel adjuvant fusion system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Bak Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,51 +6393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghaee Rad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ainsworth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askarani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08406-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tagliaferro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pirona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Stanisci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sarno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62924-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Agamennone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abuja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Basic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Angelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03186888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nakid-Cordero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Balegroune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03237095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Autaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hind" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna B Holm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90226-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Reus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caserta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Morrow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalia Bano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707830" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Quirant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.709893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Autaa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenie Jerbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00924-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.2018163501152020c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gorochov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2018.1546520" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02321-18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lahmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Salhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Kaabachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berraies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00408-018-0101-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2017010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepetitcorps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Appay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rouers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gr&#233;goire Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Kervevan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bajwa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Vescovini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sansoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix080" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546179" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Bacchus-Souffan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Descours" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001195" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sauce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28129" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01322118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lissina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Briceno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Afonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gostick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R. Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Darrah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Seder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128714" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frances" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Darrah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138395" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Batto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fougeroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1406-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20132912006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mourin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1202940" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201235" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002328" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pauchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait-Mohand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-331306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI39269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hislop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-09" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Price" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-02-206557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bak Jensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Astrup Christensen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Suarez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2008.09.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8NL3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Price" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P246" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghaee Rad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ainsworth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Askarani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08406-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05336310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Villette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tarantino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Tagliaferro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pirona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Stanisci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sarno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62924-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05363001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/txd.0000000000001729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Agamennone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abuja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Basic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Angelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gessner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03186888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nakid-Cordero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Balegroune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16547" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03237095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Autaa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hind" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna B Holm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90226-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Reus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caserta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Morrow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalia Bano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707830" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03354284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Quirant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quentric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.709893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03071667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Autaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amenie Jerbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00924-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.2018163501152020c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Magnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02321-18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malphettes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gorochov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2018.1546520" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arzouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lahmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Salhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Kaabachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berraies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ammar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00408-018-0101-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2017010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lepetitcorps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen-Bittan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Appay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.11.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rouers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gr&#233;goire Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Kervevan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646603" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bajwa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Vescovini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sansoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jix080" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlin Bacchus-Souffan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Avettand-Fenoel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Descours" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001195" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546179" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiw371" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sauce" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28129" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01322118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lissina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Briceno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Afonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gostick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501140" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230981v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Boyd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge R. Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Darrah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Seder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128714" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Amoura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frances" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Darrah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138395" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01143359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaza Onate" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Batto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fougeroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1406-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20132912006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mourin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1202940" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1201235" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201041131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002328" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pauchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ait-Mohand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-331306" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Keller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI39269" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hislop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00141-09" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Price" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-02-206557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bak Jensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Astrup Christensen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Suarez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2008.09.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG8NL3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Price" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P246" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>