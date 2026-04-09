--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
+                <w:t xml:space="preserve">Ecotoxicological insights into biodegradable and compostable plastic bags in freshwater systems: hidden environmental risks of a green alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chéron</w:t>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Michael Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
+                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Alexia Tischberger-Aldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-025-06044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168372v1</w:t>
+                <w:t xml:space="preserve">hal-05364282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological insights into biodegradable and compostable plastic bags in freshwater systems: hidden environmental risks of a green alternative</w:t>
+                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Feuchter</w:t>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Tischberger-Aldrian</w:t>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-025-06044-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364282v1</w:t>
+                <w:t xml:space="preserve">hal-05168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIATLAS - The French freshwater DIatom ATLAS image dataset</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villefourceix-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kloster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,90 +1308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717000v1</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1380-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glance at the French-speaking diatomist community (ADLaF 2019 meeting)</w:t>
               </w:r>
@@ -2331,295 +2331,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 65 (7), pp.1239-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526187v1</w:t>
+                <w:t xml:space="preserve">hal-02526210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gossiaux</w:t>
+                <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rollin</w:t>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guerold</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (7), pp.1239-1255. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526210v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Adhesion of the Common Freshwater Diatom Nitzschia palea at the Nanoscale</w:t>
               </w:r>
@@ -4146,51 +4146,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,103 +4432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen Science to Assess the Environmental Impact of Biodegradable Packaging: A Step Towards Sustainable Consumption and Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Borrego-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula García-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Responsible Consumption and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURECA-PRO, Sep 2025, Chania (Crète), Greece</w:t>
@@ -4551,112 +4551,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spore-tacular automation: deep learning analysis for aquatic hyphomycete ecotoxicological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124554v1</w:t>
+                <w:t xml:space="preserve">hal-05565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4698,6264 +4750,6458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging education and research to investigate biodegradable packaging materials’ impact on aquatic health: A citizen science approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III meeting of the Iberian Ecological Society (SIBECOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pontevedra, Spain</w:t>
+              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343826v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Bridging education and research to investigate biodegradable packaging materials’ impact on aquatic health: A citizen science approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula García-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">III meeting of the Iberian Ecological Society (SIBECOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pontevedra, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256091v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Responses of aquatic hyphomycetes to nutrient limitation and tebuconazole exposure: quantitative assessment using deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">10th Plant Litter Processing in Freshwaters Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander Feckler; Mirco Bundschuh, Aug 2025, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807763v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703930v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703984v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703962v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Goncalves</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703944v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
+                <w:t xml:space="preserve">Valérie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133275v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208741v1</w:t>
+                <w:t xml:space="preserve">hal-04703962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208711v1</w:t>
+                <w:t xml:space="preserve">hal-04092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
+              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092991v1</w:t>
+                <w:t xml:space="preserve">hal-04208741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assia Benbihi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423169v1</w:t>
+                <w:t xml:space="preserve">hal-04208711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423201v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4490-4499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187554v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791615v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718543v1</w:t>
+                <w:t xml:space="preserve">hal-04187554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718513v1</w:t>
+                <w:t xml:space="preserve">hal-03791615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925694v1</w:t>
+                <w:t xml:space="preserve">hal-03718543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925617v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879385v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879398v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341737v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925497v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925554v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245587v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468924v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
+              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438852v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
+                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
+              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925719v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Science &amp; You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350562v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341733v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341742v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t>
+              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961671v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998427v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950221v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC SciCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189447v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herwig Stibor</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">SETAC SciCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189451v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
+                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234362v1</w:t>
+                <w:t xml:space="preserve">hal-02950221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172724v1</w:t>
+                <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Stibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234378v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005464v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
+                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232613v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184113v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Compin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005471v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Oliger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184152v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Oliger</w:t>
+                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184165v1</w:t>
+                <w:t xml:space="preserve">hal-03005471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chung</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Oliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231648v1</w:t>
+                <w:t xml:space="preserve">hal-03184152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high temperatures on microalgal viability and photosynthetic activity: consequence for mass cultivation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Oliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology (ISAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231822v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des substances polymériques extracellulaires (EPS) de biofilms de diatomées benthiques marines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Daniel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231652v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la lumière et des herbicides sur la diatomée Gomphonema gracile : étude d’un cas de stress multiples et perspectives en écotoxicologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of high temperatures on microalgal viability and photosynthetic activity: consequence for mass cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arsapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136744v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des substances polymériques extracellulaires (EPS) de biofilms de diatomées benthiques marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets combinés de la lumière et des herbicides sur la diatomée Gomphonema gracile : étude d’un cas de stress multiples et perspectives en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted short term recovery of periphyton photosynthesis after pulse exposition to the similarly acting herbicides: The photosystem II inhibitors atrazine and isoproturon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10971,2348 +11217,2598 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prior stress exposure influences microbial community assembly and litter decomposition in headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">Les dessous de la litière : capacité d'adhésion et dynamique de décomposition en conditions stressantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669371v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mimoza Dani</w:t>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187561v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
+              <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718551v1</w:t>
+                <w:t xml:space="preserve">hal-04669371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Martinez</w:t>
+                <w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kloster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyên Phong Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Danijela Vidacović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoza Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
+              <w:t xml:space="preserve">16th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718531v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'acquisition de la tolérance au glyphosate chez les communautés microbiennes périphytiques : étude en microcosmes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022</w:t>
+              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718539v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyên Phong Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990070v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+                <w:t xml:space="preserve">Dynamique d'acquisition de la tolérance au glyphosate chez les communautés microbiennes périphytiques : étude en microcosmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718519v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-based detection of optical brighteners in a peatland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328298v1</w:t>
+                <w:t xml:space="preserve">hal-03990070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961595v1</w:t>
+                <w:t xml:space="preserve">hal-03718519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence-based detection of optical brighteners in a peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995246v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189450v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Aberle</w:t>
+                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian H. Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232606v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232127v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368696v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration contrastée de la photosynthèse du périphyton suite à l'exposition à deux herbicides présentant le même mode d'action (atrazine et isoproturon)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595784v1</w:t>
+                <w:t xml:space="preserve">hal-03232127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration contrastée de la photosynthèse du périphyton suite à l'exposition à deux herbicides présentant le même mode d'action (atrazine et isoproturon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Créach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl A. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13322,130 +13818,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF) : Programme et livre des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13455,396 +13951,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes W Goesling; João Serôdio; Johann Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms: Biology &amp; Applications Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scrivener Publishing, 2024, Diatoms: Biology &amp; Applications Series, 9781119842088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119842156.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A free ride: Diatoms attached on motile diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.A. Cohn; K.M. Manoylov; R. Gordon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms: Biology &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Scrivener, 2021, DIGM - Diatom Gliding Motility, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119526483.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Guasch; A. Ginebreda; A. Geiszinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging and priority pollutants in rivers: bringing science into river management plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.117-146, 2012, The Handbook of Environmental Chemistry 19, 978-3-642-25721-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25722-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13854,91 +14350,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des polluants sur les communautés périphytiques naturelles : apport des mesures de fluorescence chlorophyllienne en lumière modulée (PAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13948,130 +14444,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14081,118 +14577,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets DIAFORM et QUANTIMORPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de lorraine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14339,51 +14835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>