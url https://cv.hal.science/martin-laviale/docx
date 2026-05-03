--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1038,1320 +1038,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent bioimaging of microalgal photophysiology and oxidative stress</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Ezequiel</w:t>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Nitschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Serôdio</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Frommlet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-022-00989-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879842v1</w:t>
+                <w:t xml:space="preserve">hal-03895245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baillard</w:t>
+                <w:t xml:space="preserve">Cyril Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895245v1</w:t>
+                <w:t xml:space="preserve">hal-03852321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Concurrent bioimaging of microalgal photophysiology and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
+                <w:t xml:space="preserve">Matthew Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Regan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Figus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörg Frommlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-022-00989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852321v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-stressor exposure of aquatic food webs: Nitrate and warming modulate the effect of pesticides</w:t>
+                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118325⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1380-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718545v1</w:t>
+                <w:t xml:space="preserve">hal-03717000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herwig Stibor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hölker</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718544v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+                <w:t xml:space="preserve">Multiple-stressor exposure of aquatic food webs: Nitrate and warming modulate the effect of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Sabine Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.118325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">hal-03718545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Herwig Stibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Franz Hölker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1380-1394. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717000v1</w:t>
+                <w:t xml:space="preserve">hal-03718544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glance at the French-speaking diatomist community (ADLaF 2019 meeting)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Compin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1779811⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877132v1</w:t>
+                <w:t xml:space="preserve">hal-03031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">A glance at the French-speaking diatomist community (ADLaF 2019 meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boyé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1779811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+                <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Compin</w:t>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031007v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
               </w:r>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,90 +3262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ``creme brulee'' sampler: A new high-resolution method for the fast vertical sampling of intertidal fine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Cartaxana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 468, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Serôdio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Frommlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4609,51 +4609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,204 +4672,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
+              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429209v1</w:t>
+                <w:t xml:space="preserve">hal-05124554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124554v1</w:t>
+                <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging education and research to investigate biodegradable packaging materials’ impact on aquatic health: A citizen science approach</w:t>
               </w:r>
@@ -5224,273 +5224,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807763v1</w:t>
+                <w:t xml:space="preserve">hal-04703930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Pradalier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703930v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
               </w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
@@ -5845,289 +5845,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
+                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092991v1</w:t>
+                <w:t xml:space="preserve">hal-04187554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208741v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6136,2873 +6149,2860 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133275v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Benbihi</w:t>
+                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423169v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423201v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4490-4499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187554v1</w:t>
+                <w:t xml:space="preserve">hal-04423201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791615v1</w:t>
+                <w:t xml:space="preserve">hal-03879398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718543v1</w:t>
+                <w:t xml:space="preserve">hal-03791615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879414v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Ortiz</w:t>
+                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925694v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718513v1</w:t>
+                <w:t xml:space="preserve">hal-03925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925617v1</w:t>
+                <w:t xml:space="preserve">hal-03718513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillard</w:t>
+                <w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879385v1</w:t>
+                <w:t xml:space="preserve">hal-03925617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879398v1</w:t>
+                <w:t xml:space="preserve">hal-03879385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925497v1</w:t>
+                <w:t xml:space="preserve">hal-03350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341737v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925554v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245587v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468924v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
+              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438852v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341742v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350562v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341733v1</w:t>
+                <w:t xml:space="preserve">hal-03468924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
+              <w:t xml:space="preserve">Science &amp; You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925719v1</w:t>
+                <w:t xml:space="preserve">hal-03438852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,51 +9135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t>
@@ -9202,1347 +9202,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC SciCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189447v1</w:t>
+                <w:t xml:space="preserve">hal-02950221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC SciCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950221v1</w:t>
+                <w:t xml:space="preserve">hal-03189447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234362v1</w:t>
+                <w:t xml:space="preserve">hal-03184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189451v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172724v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Stibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234378v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005464v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232613v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184113v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Compin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005471v1</w:t>
+                <w:t xml:space="preserve">hal-03232613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Oliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
@@ -10584,90 +10584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Oliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -10735,51 +10735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11311,51 +11311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11436,51 +11436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11781,64 +11781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,627 +12012,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718551v1</w:t>
+                <w:t xml:space="preserve">hal-03718519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
+                <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
+              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718531v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'acquisition de la tolérance au glyphosate chez les communautés microbiennes périphytiques : étude en microcosmes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyên Phong Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718539v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Dynamique d'acquisition de la tolérance au glyphosate chez les communautés microbiennes périphytiques : étude en microcosmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990070v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Juneau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718519v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence-based detection of optical brighteners in a peatland</w:t>
               </w:r>
@@ -12713,77 +12713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Figus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12838,51 +12838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12957,523 +12957,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189450v1</w:t>
+                <w:t xml:space="preserve">hal-03232127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian H. Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232606v1</w:t>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232127v1</w:t>
+                <w:t xml:space="preserve">hal-03232606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
               </w:r>
@@ -13574,247 +13574,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration contrastée de la photosynthèse du périphyton suite à l'exposition à deux herbicides présentant le même mode d'action (atrazine et isoproturon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl A. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595784v1</w:t>
+                <w:t xml:space="preserve">hal-02595063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration contrastée de la photosynthèse du périphyton suite à l'exposition à deux herbicides présentant le même mode d'action (atrazine et isoproturon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Créach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">30ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595063v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13965,64 +13965,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,64 +14207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14471,77 +14471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14835,51 +14835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>