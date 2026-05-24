--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological insights into biodegradable and compostable plastic bags in freshwater systems: hidden environmental risks of a green alternative</w:t>
+                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Feuchter</w:t>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Tischberger-Aldrian</w:t>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-025-06044-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364282v1</w:t>
+                <w:t xml:space="preserve">hal-05168372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of the herbicide glyphosate and its main metabolite (aminomethylphosphonic acid) on the growth, chlorophyll a and morphology of freshwater benthic diatoms</w:t>
+                <w:t xml:space="preserve">Ecotoxicological insights into biodegradable and compostable plastic bags in freshwater systems: hidden environmental risks of a green alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chéron</w:t>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Michael Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
+                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Alexia Tischberger-Aldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-025-06044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168372v1</w:t>
+                <w:t xml:space="preserve">hal-05364282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIATLAS - The French freshwater DIatom ATLAS image dataset</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villefourceix-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“UDE DIATOMS in the Wild 2024”: a new image dataset of freshwater diatoms for training deep learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kloster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1320 +1038,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
+                <w:t xml:space="preserve">Concurrent bioimaging of microalgal photophysiology and oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">João Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörg Frommlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-022-00989-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895245v1</w:t>
+                <w:t xml:space="preserve">hal-03879842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the effects of microalgal diversity and thermal history on freshwater phototrophic biofilms facing heat stress: A thermal dose approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Regan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Figus</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852321v1</w:t>
+                <w:t xml:space="preserve">hal-03895245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent bioimaging of microalgal photophysiology and oxidative stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Ezequiel</w:t>
+                <w:t xml:space="preserve">Usefulness of synthetic datasets for diatom automatic detection using a deep-learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Nitschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Serôdio</w:t>
+                <w:t xml:space="preserve">Cyril Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Frommlet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.105594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-022-00989-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879842v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
+                <w:t xml:space="preserve">Multiple-stressor exposure of aquatic food webs: Nitrate and warming modulate the effect of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.118325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717000v1</w:t>
+                <w:t xml:space="preserve">hal-03718545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica C. Becker</w:t>
+                <w:t xml:space="preserve">Herwig Stibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Franz Hölker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-stressor exposure of aquatic food webs: Nitrate and warming modulate the effect of pesticides</w:t>
+                <w:t xml:space="preserve">Microalgal food sources greatly improve macroinvertebrate growth in detritus‐based headwater streams: Evidence from an instream experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Tiphaine Labed-Veydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118325⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1380-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718545v1</w:t>
+                <w:t xml:space="preserve">hal-03717000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herwig Stibor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hölker</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718544v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">A glance at the French-speaking diatomist community (ADLaF 2019 meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1779811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031007v1</w:t>
+                <w:t xml:space="preserve">hal-02877132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glance at the French-speaking diatomist community (ADLaF 2019 meeting)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1779811⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877132v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+                <w:t xml:space="preserve">Elisabeth M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Faure</w:t>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Aberle</w:t>
+                <w:t xml:space="preserve">Arthur Compin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and nutrient effects on the relative importance of brown and green pathways for stream ecosystem functioning: A mesocosm approach</w:t>
               </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silja Frankenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,90 +3262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ``creme brulee'' sampler: A new high-resolution method for the fast vertical sampling of intertidal fine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Cartaxana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Serôdio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 468, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Serôdio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Frommlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,2780 +4146,2823 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt de l’approche participative entre diatomistes : de l’exploitation des atlas taxonomiques à la mise à disposition d’outils informatiques à l’usage de la communauté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Galinier</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés d'adhésion des diatomées et des hyphomycètes : rôle de la colonisation initiale des substrats sur le fonctionnement des cours d'eau et effets des stresseurs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Bojic</w:t>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">2èmes journées plénières du GDR Biofouling et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05254580v1</w:t>
+                <w:t xml:space="preserve">hal-05614820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altitude structure la diversité et la composition fonctionnelle des communautés de diatomées benthiques des rivières en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mairand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Science to Assess the Environmental Impact of Biodegradable Packaging: A Step Towards Sustainable Consumption and Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
+                <w:t xml:space="preserve">De l’intérêt de l’approche participative entre diatomistes : de l’exploitation des atlas taxonomiques à la mise à disposition d’outils informatiques à l’usage de la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villefourceix-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Responsible Consumption and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURECA-PRO, Sep 2025, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343714v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spore-tacular automation: deep learning analysis for aquatic hyphomycete ecotoxicological assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daphnée Caux</w:t>
+                <w:t xml:space="preserve">Citizen Science to Assess the Environmental Impact of Biodegradable Packaging: A Step Towards Sustainable Consumption and Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula García-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Responsible Consumption and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURECA-PRO, Sep 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565888v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spore-tacular automation: deep learning analysis for aquatic hyphomycete ecotoxicological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124554v1</w:t>
+                <w:t xml:space="preserve">hal-05565888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : défis, limites et applications possibles pour le suivi écologique des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
+              <w:t xml:space="preserve">WEBINAIRE SGS 2025 DE L’AFL - Bio-indication et biosurveillance des milieux aquatiques continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie (AFL), Jun 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429209v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging education and research to investigate biodegradable packaging materials’ impact on aquatic health: A citizen science approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III meeting of the Iberian Ecological Society (SIBECOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pontevedra, Spain</w:t>
+              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343826v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of aquatic hyphomycetes to nutrient limitation and tebuconazole exposure: quantitative assessment using deep learning models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+                <w:t xml:space="preserve">Bridging education and research to investigate biodegradable packaging materials’ impact on aquatic health: A citizen science approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Borrego-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Paula García-Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Resch-Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Plant Litter Processing in Freshwaters Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexander Feckler; Mirco Bundschuh, Aug 2025, Landau in der Pfalz, Germany</w:t>
+              <w:t xml:space="preserve">III meeting of the Iberian Ecological Society (SIBECOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pontevedra, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565874v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Responses of aquatic hyphomycetes to nutrient limitation and tebuconazole exposure: quantitative assessment using deep learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">10th Plant Litter Processing in Freshwaters Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexander Feckler; Mirco Bundschuh, Aug 2025, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256091v1</w:t>
+                <w:t xml:space="preserve">hal-05565874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703930v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chéron</w:t>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Jean</w:t>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : quantification de l’incertitude associée aux erreurs d’identification et influence sur l’estimation de l’état écologique des cours d’eau du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d'Océanographie (JILO6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703984v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Goncalves</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703944v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité nutritive du biofilm pour évaluer les effets d’une contamination complexe : le cas de la Cleurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187554v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117032v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208711v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092991v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse des biofilms phototrophes au stress thermique dépend-elle de leur complexité, de leur histoire thermique, ou des deux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées : évaluation de l’influence des erreurs d’identification sur l’IBD et de l’état écologique des cours d’eau. Exemple du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208741v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Benbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4490-4499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133275v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00483⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne (AUT), Austria. pp.422-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423169v1</w:t>
+                <w:t xml:space="preserve">hal-04423201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Visual and Semantic Similarity Using Hierarchies for Image Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix E Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Systems. ICVS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-44137-0_35⟩</w:t>
+              <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423201v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
+                <w:t xml:space="preserve">Effect of heat stress on phototrophic biofilm photosynthesis in the context of climate change: a thermal dose approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879398v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
               </w:r>
@@ -6931,77 +6974,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iane Vallanzasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
@@ -7030,103 +7073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
@@ -7149,484 +7192,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879414v1</w:t>
+                <w:t xml:space="preserve">hal-03925694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Ortiz</w:t>
+                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Felten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925694v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets d'une contamination chimique complexe d'origine industrielle d'un petit cours d'eau forestier (Vosges, France) : une approche interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le développement durable : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcotoQ - Centre de recherche en écotoxicologie du Québec; Chapitre Saint-Laurent, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718513v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7655,103 +7698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the functional stability of microbial communities exposed to multiple disturbances of the same nature be predicted?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Courcoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -7774,3434 +7817,3516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés: Using artificial intelligence for ecology, perspectives from a computer scientist and an ecologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350562v1</w:t>
+                <w:t xml:space="preserve">hal-03879398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341733v1</w:t>
+                <w:t xml:space="preserve">hal-03341737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341742v1</w:t>
+                <w:t xml:space="preserve">hal-03925497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925719v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925497v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'une contamination chronique par micropolluants sur les communautés de diatomées d'un petit cours d'eau Vosgien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341737v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
+              <w:t xml:space="preserve">Science &amp; You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925554v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Caractérisation des effets d'une contamination complexe par les pesticides d'un petit cours d'eau vosgien emblématique (Cleurie) : une approche interdisciplinaire basée sur les biofilms phototrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2021 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245587v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ exposure to glyphosate induces tolerance acquisition by phototrophic biofilms: the case study of the Cleurie river (France, Vosges mountains)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance automatique des diatomées par ordinateur : un défi toujours d’actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international webinar of young microbial ecotoxicology researchers (ecotoxicomicYR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">39ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468924v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438852v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Tackling inter-class similarity and intra-class variance for microscopic image-based classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Vision Systems (ICVS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Event, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87156-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998427v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un site atelier interdisciplinaire pour l’évaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe des écosystèmes aquatiques : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers; CNRS, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950221v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
+                <w:t xml:space="preserve">Characterizing the effects of a complex contamination by pesticides: Preliminary results on the Cleurie River (France), a pilot site for an interdisciplinary approach based on phototrophic biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC SciCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189447v1</w:t>
+                <w:t xml:space="preserve">hal-02950221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guérold</w:t>
+                <w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">SETAC SciCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184113v1</w:t>
+                <w:t xml:space="preserve">hal-03189447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Stibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005471v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Malardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herwig Stibor</w:t>
+                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189451v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la variabilité intraspécifique de la polluosensibilité pour l’évaluation du risque ecotoxicologique basée sur l’approche SSD (Species Sensitivity Distribution)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
+                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172724v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234378v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Compin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005464v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Courcoul</w:t>
+                <w:t xml:space="preserve">Evaluation du potentiel tératogène du glyphosate sur les diatomées benthiques d’eau douce : le cas d’un petit cours d’eau vosgien (Cleurie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">38ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232613v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184152v1</w:t>
+                <w:t xml:space="preserve">hal-03005471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Oliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184165v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Oliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231648v1</w:t>
+                <w:t xml:space="preserve">hal-03184165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high temperatures on microalgal viability and photosynthetic activity: consequence for mass cultivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Campagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology (ISAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231822v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des substances polymériques extracellulaires (EPS) de biofilms de diatomées benthiques marines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Impact of high temperatures on microalgal viability and photosynthetic activity: consequence for mass cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arsapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">6th congress of the International Society for Applied Phycology (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231652v1</w:t>
+                <w:t xml:space="preserve">hal-03231822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la lumière et des herbicides sur la diatomée Gomphonema gracile : étude d’un cas de stress multiples et perspectives en écotoxicologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des substances polymériques extracellulaires (EPS) de biofilms de diatomées benthiques marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136744v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets combinés de la lumière et des herbicides sur la diatomée Gomphonema gracile : étude d’un cas de stress multiples et perspectives en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted short term recovery of periphyton photosynthesis after pulse exposition to the similarly acting herbicides: The photosystem II inhibitors atrazine and isoproturon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11217,1317 +11342,1321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior stress exposure influences microbial community assembly and litter decomposition in headwater streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des capacités d’adhésion des diatomées benthiques dans un contexte de stress environnemental (carences nutritives, contaminants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">2èmes journées plénières du GDR Biofouling et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565927v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dessous de la litière : capacité d'adhésion et dynamique de décomposition en conditions stressantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Prior stress exposure influences microbial community assembly and litter decomposition in headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic YR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565898v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les dessous de la litière : capacité d'adhésion et dynamique de décomposition en conditions stressantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème colloque de l’Association Francophone d’Ecologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sarah Chéron</w:t>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669371v1</w:t>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Vidacović</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mimoza Dani</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t>
+              <w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187561v1</w:t>
+                <w:t xml:space="preserve">hal-04669371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The new University of Duisburg-Essen diatom digital image training data set (UDE did it v1.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kloster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burfeid-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Vidacović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tourret</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ntambwe Albert Serge Mayombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoza Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">16th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Yamagata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718519v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between glyphosate exposure and teratological forms in freshwater benthic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhaguen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des pesticides sur la morphologie des diatomées benthiques d'eau douce : le cas du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyên Phong Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'acquisition de la tolérance au glyphosate chez les communautés microbiennes périphytiques : étude en microcosmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iane Vallanzasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12582,1160 +12711,1156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-based detection of optical brighteners in a peatland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Suivi multi-descripteurs des réponses de microorganismes et de leurs consommateurs à une contamination en azurants optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie (CCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328298v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence-based detection of optical brighteners in a peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961595v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Classification automatique des diatomées par apprentissage profond pour l’amélioration du diagnostic écologique des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Figus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995246v1</w:t>
+                <w:t xml:space="preserve">hal-02961595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Utilisation d’images microscopiques artificielles en complément d’images réelles pour la détection automatique de diatomées par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Giovagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Deep Learning pour le traitement et l'analyse d'image et de son en écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232127v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189450v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian H. Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+                <w:t xml:space="preserve">hal-03189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368696v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cordonier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595063v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration contrastée de la photosynthèse du périphyton suite à l'exposition à deux herbicides présentant le même mode d'action (atrazine et isoproturon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13764,184 +13889,309 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595784v1</w:t>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl A. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Milan, Italy. pp.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF) : Programme et livre des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13951,396 +14201,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Allen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes W Goesling; João Serôdio; Johann Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms: Biology &amp; Applications Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scrivener Publishing, 2024, Diatoms: Biology &amp; Applications Series, 9781119842088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119842156.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A free ride: Diatoms attached on motile diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.A. Cohn; K.M. Manoylov; R. Gordon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatoms: Biology &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Scrivener, 2021, DIGM - Diatom Gliding Motility, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119526483.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in diatom response to metal-contaminated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Arini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Guasch; A. Ginebreda; A. Geiszinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging and priority pollutants in rivers: bringing science into river management plans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.117-146, 2012, The Handbook of Environmental Chemistry 19, 978-3-642-25721-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25722-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14350,91 +14600,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des polluants sur les communautés périphytiques naturelles : apport des mesures de fluorescence chlorophyllienne en lumière modulée (PAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14444,130 +14694,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Latent Representations for Uncertainty Estimation using Mahalanobis Distance in Deep Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14577,118 +14827,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets DIAFORM et QUANTIMORPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de lorraine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14835,51 +15085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05168372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Wetzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05364282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Borrego-Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feuchter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Resch-Fauster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Tischberger-Aldrian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06044-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16260887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04811929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kloster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burfeid-Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoza Dani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Mayombo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ezequiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nitschke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ser&#244;dio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Frommlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-022-00989-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03895245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03852321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Giovagnoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03717000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labed-Veydert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13924" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1779811" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526210v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gossiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rollin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;chet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arsapin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0823-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Frankenbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2793-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barnett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Tiam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laviale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feurtet Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGNK0Q7H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cartaxana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2015.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRQDSDX4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ser&#244;dio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ezequiel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2013.10.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87CRPJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096446v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;ach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQXVGQN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS1JZ3R1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05614820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mairand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Garc&#237;a-Llamas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jabiol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124554v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05343826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goncalves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00483" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44137-0_35" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718513v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03468924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03350562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87156-7_8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231822v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Daniel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136744v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623300v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565927v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565898v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vidacovi&#263;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntambwe Albert Serge Mayombo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Phong Hamon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718539v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718519v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03328298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02961595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595784v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595063v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordonier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119526483.ch9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25722-3_5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034465v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04631125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>