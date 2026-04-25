--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -225,515 +225,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576488v1</w:t>
+                <w:t xml:space="preserve">hal-04578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Silnova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578441v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683362v1</w:t>
+                <w:t xml:space="preserve">hal-04617131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1635--1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2024-2462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617131v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
               </w:r>
@@ -838,148 +838,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
+                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660323v1</w:t>
+                <w:t xml:space="preserve">hal-03676070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t>
               </w:r>
@@ -991,64 +991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1067,148 +1067,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
+                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676070v1</w:t>
+                <w:t xml:space="preserve">hal-03660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t>
               </w:r>
@@ -1493,64 +1493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1844,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274143v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274143v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>