--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -183,318 +183,327 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Barcelone (Espagne), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP55912.2026.11463660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Silnova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578441v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Speech Interruption Detection: Analysis, Corpus, and System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-Coling 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Torino, Italy. à paraître</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576488v1</w:t>
+                <w:t xml:space="preserve">hal-04578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable by-design Audio Segmentation through Non-Negative Matrix Factorization and Probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -549,234 +558,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Alumae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1635--1639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2024-2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,522 +817,522 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t>
+                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770634v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
+                <w:t xml:space="preserve">Overlapped speech and gender detection with WavLM pre-trained features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660323v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-corpus Experiment on Continuous Speech Emotion Recognition: Convolution or Recurrence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ND INTERNATIONAL CONFERENCE ON SPEECH AND COMPUTER SPECOM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1333,51 +1342,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACOUSTIC AND TEMPORAL PROPERTIES IN TRAINED OVERLAP SPEECH DETECTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1386,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1440,51 +1449,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1493,94 +1502,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1590,114 +1599,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre locuteurs : de la détection de la parole superposée à la détection des interruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Le Mans Université, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LEMA1022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04274143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1844,51 +1853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274143v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP55912.2026.11463660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04617131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274143v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LEMA1022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>