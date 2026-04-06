--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -351,282 +351,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to extract n-Ary relation instances from scientific documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118332⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767632v1</w:t>
+                <w:t xml:space="preserve">hal-04210914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to extract n-Ary relation instances from scientific documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.118332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.118332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04210914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food packaging permeability and composition dataset dedicated to text-mining</w:t>
               </w:r>
@@ -772,489 +772,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t>
+                <w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Cheng</w:t>
+                <w:t xml:space="preserve">Eléna Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423839v1</w:t>
+                <w:t xml:space="preserve">hal-04423458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t>
+                <w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Martel</w:t>
+                <w:t xml:space="preserve">Ran Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423458v1</w:t>
+                <w:t xml:space="preserve">hal-04423839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puthineath Lay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820021v1</w:t>
+                <w:t xml:space="preserve">hal-05178883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puthineath Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178883v1</w:t>
+                <w:t xml:space="preserve">hal-03820021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,659 +1754,659 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375373v1</w:t>
+                <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375400v1</w:t>
+                <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375423v1</w:t>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375450v1</w:t>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+                <w:t xml:space="preserve">hal-03375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+                <w:t xml:space="preserve">hal-03375423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>