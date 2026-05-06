--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1982,51 +1982,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2041,93 +2041,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2142,69 +2142,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>