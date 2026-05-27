--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -772,420 +772,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t>
+                <w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Martel</w:t>
+                <w:t xml:space="preserve">Ran Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423458v1</w:t>
+                <w:t xml:space="preserve">hal-04423839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoNER: Named Entity Recognition for nanobiology using experts' knowledge and distant supervision</w:t>
+                <w:t xml:space="preserve">Detection of tortured phrases in scientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Cheng</w:t>
+                <w:t xml:space="preserve">Eléna Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Information Extraction from Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423839v1</w:t>
+                <w:t xml:space="preserve">hal-04423458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puthineath Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178883v1</w:t>
+                <w:t xml:space="preserve">hal-03820021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the detection of Tortured Phrases in Scientific Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et reconstitution de relation n-Aires issues d'articles scientifiques en domaine expérimental guideées par une Ressource Termino-Ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puthineath Lay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Scholarly Document Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">22. Conférence Extraction et Gestion des Connaissances (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.497-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820021v1</w:t>
+                <w:t xml:space="preserve">hal-05178883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
@@ -1844,75 +1844,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375400v1</w:t>
+                <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
@@ -1958,75 +1958,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375373v1</w:t>
+                <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2059,75 +2059,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375443v1</w:t>
+                <w:t xml:space="preserve">hal-03375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2142,93 +2142,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
+              <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375432v1</w:t>
+                <w:t xml:space="preserve">hal-03375423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Grenoble.</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2261,75 +2261,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375450v1</w:t>
+                <w:t xml:space="preserve">hal-03375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'aire urbaine de Dijon</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'aire urbaine de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
@@ -2344,69 +2344,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France. 2020</w:t>
+              <w:t xml:space="preserve">Dijon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375423v1</w:t>
+                <w:t xml:space="preserve">hal-03375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIDS.2022.120146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.118332" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthineath Lay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3405962.3405978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03587319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MONTS075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4511f88e1e0cff7ce7ed0e85bf29aabbd50953fe;origin=https://gitlab.softwareheritage.org/eskode/webapp_ARTEXT4LOD;visit=swh:1:snp:63755d8579740a2987f8377ba796cfb9a65ce03d;anchor=swh:1:rev:f7e1bf0858fe71c2016a2085b9284a6789ea0fca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>