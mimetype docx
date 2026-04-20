--- v0 (2026-03-07)
+++ v1 (2026-04-20)
@@ -66,2065 +66,2082 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixin Huang</w:t>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Labdi</w:t>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191967v1</w:t>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime and fluctuations of specific bonds between anisotropic colloids mediated through depletion interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muraleedharapai Mayarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Heuvingh</w:t>
+                <w:t xml:space="preserve">Heuvingh Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21, pp.7851-7859. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, pp.2025-10-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716775v1</w:t>
+                <w:t xml:space="preserve">hal-05301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Tran</w:t>
+                <w:t xml:space="preserve">Lifetime and fluctuations of specific bonds between anisotropic colloids mediated through depletion interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muraleedharapai Mayarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Du Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heuvingh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.7851-7859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.11569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207905v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bulteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do particles with complex interactions self-assemble?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.041061⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716737v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence can control the non-exponential viscoelastic relaxation of reversible multivalent gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runaway Transition in Irreversible Polymer Condensation with Cyclisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Panoukidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Weir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremiah Johnson</w:t>
+                <w:t xml:space="preserve">Yair Gutierrez Fosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl5056⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.023189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805461v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Isotropization in Weakly Jammed Granular Packings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How do particles with complex interactions self-assemble?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/1psy-gs1v⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.041061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716785v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runaway Transition in Irreversible Polymer Condensation with Cyclisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence can control the non-exponential viscoelastic relaxation of reversible multivalent gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Panoukidou</w:t>
+                <w:t xml:space="preserve">Aleksandr Zhukhovitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Weir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Jeremiah Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023189⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (20), pp.eadl5056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl5056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264451v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Stress Rectification in Nonlinear Elastic Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Stress Isotropization in Weakly Jammed Granular Packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm01606k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (26), pp.268201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1psy-gs1v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805460v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations control the assembly of semiflexible filaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Collective deformation modes promote fibrous self-assembly in protein-like particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mert Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.228401. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.011022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.228401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025774v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Entanglement Limit Vimentin Intermediate Filament Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic Stress Rectification in Nonlinear Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang D Tran</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guglielmo Saggiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011014⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.2970-2976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm01606k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091040v1</w:t>
+                <w:t xml:space="preserve">hal-03805460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective deformation modes promote fibrous self-assembly in protein-like particles</w:t>
+                <w:t xml:space="preserve">Transverse fluctuations control the assembly of semiflexible filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Roy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.228401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.228401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264460v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biochemical timer phases condensates in and out in cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and Entanglement Limit Vimentin Intermediate Filament Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-022-01794-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805464v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A biochemical timer phases condensates in and out in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab197⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609 (7927), pp.469-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-022-01794-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440063v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twist-induced local curvature of filaments in DNA toroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Nuovo cimento della Societa italiana di fisica. C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2021-21123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ESCRT-III architecture governs helical membrane tube formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15327-4⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (7), pp.3709 - 3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365481v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral active hexatics: Giant number fluctuations, waves and destruction of order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive coupling of membrane tension and cell volume during active response of cells to osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoohyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananyo Maitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Marta Urbanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginia Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (47), pp.e2103228118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103228118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085233v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal of contractility as a signature of self-organization in cytoskeletal bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,103 +2175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.011031. </w:t>
@@ -2286,3036 +2303,3538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics drive cell-like membrane deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic ESCRT-III architecture governs helical membrane tube formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Simon</w:t>
+                <w:t xml:space="preserve">Joachim Moser von Filseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Kusters</w:t>
+                <w:t xml:space="preserve">Nathaniel Talledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Caorsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Majdouline Abou-Ghali</w:t>
+                <w:t xml:space="preserve">Isabel Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0464-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15327-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895971v1</w:t>
+                <w:t xml:space="preserve">hal-03365481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+                <w:t xml:space="preserve">Actin modulates shape and mechanics of tubular membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chase Broedersz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou-Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (17), pp.eaaz3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006670v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A super-resolution platform for correlative live single-molecule imaging and STED microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chiral active hexatics: Giant number fluctuations, waves and destruction of order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-019-0611-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348164v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous rotation can stabilise ordered chiral active fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Swimmer Suspensions on Substrates: Anomalous Stability and Long-Range Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananyo Maitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.028002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.028002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08914-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102862v1</w:t>
+                <w:t xml:space="preserve">hal-02475283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase P. Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (7), pp.1481-1487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sm00979a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849589v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell contraction induces long-ranged stress stiffening in the extracellular matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actin dynamics drive cell-like membrane deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Xu</w:t>
+                <w:t xml:space="preserve">Camille Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Malandrino</w:t>
+                <w:t xml:space="preserve">Remy Kusters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Kamm</w:t>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Abou-Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1722619115⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.602-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0464-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795239v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of formin processivity by profilin and mechanical tension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A super-resolution platform for correlative live single-molecule imaging and STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Kerleau</w:t>
+                <w:t xml:space="preserve">V. Inavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiko L Suzuki</w:t>
+                <w:t xml:space="preserve">Corey Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Wioland</w:t>
+                <w:t xml:space="preserve">Julie Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Jouet</w:t>
+                <w:t xml:space="preserve">Benjamin Compans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.e34176. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.34176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-019-0611-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301423v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le squelette des cellules produit des forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spontaneous rotation can stabilise ordered chiral active fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.121 - 123. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173302002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08914-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597489v1</w:t>
+                <w:t xml:space="preserve">hal-02102862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Response of Actin Bundles under Mechanical Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rückerl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597286v1</w:t>
+                <w:t xml:space="preserve">hal-01849589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical frustration yields fiber formation in self-assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Cell contraction induces long-ranged stress stiffening in the extracellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Long Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Malandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A. Witten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Kamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (11), pp.1100-1104. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (16), pp.4075-4080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS4184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1722619115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644844v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensile actomyosin?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of formin processivity by profilin and mechanical tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko L Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.e34176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.34176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681458v1</w:t>
+                <w:t xml:space="preserve">hal-04301423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fission by dynamin: what we know and what we need to know</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensile actomyosin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.201694613⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01597491v1</w:t>
+                <w:t xml:space="preserve">hal-01681458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber networks amplify active stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quand le squelette des cellules produit des forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (11), pp.2827-2832. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.121 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514208113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173302002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289213v1</w:t>
+                <w:t xml:space="preserve">hal-01597489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of filament assembly define cytoskeletal network morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical frustration yields fiber formation in self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Foffano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Thomas A. Witten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13827⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.1100-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS4184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436666v1</w:t>
+                <w:t xml:space="preserve">hal-01644844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A balance between membrane elasticity and polymerization energy sets the shape of spherical clathrin coats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Response of Actin Bundles under Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rückerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Saleem</w:t>
+                <w:t xml:space="preserve">Timo Betz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morlot</w:t>
+                <w:t xml:space="preserve">John Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Hohendahl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6249. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113 (5), pp.1072 - 1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135880v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting local active forces to macroscopic stress in elastic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The dynamics of filament assembly define cytoskeletal network morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02526a⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135366v1</w:t>
+                <w:t xml:space="preserve">hal-01436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of Loaded ESCRT-III Spiral Springs Drives Membrane Deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane fission by dynamin: what we know and what we need to know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adai Colom</w:t>
+                <w:t xml:space="preserve">Bruno Antonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Christopher Burd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro de Camilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Daumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (21), pp.2270 - 2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201694613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01238262v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical origins of contractility in disordered actomyosin networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fiber networks amplify active stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (11), pp.2827-2832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514208113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073241v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick Filament Length and Isoform Composition Determine Self-Organized Contractile Units in Actomyosin Bundles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relaxation of Loaded ESCRT-III Spiral Springs Drives Membrane Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Redondo-Morata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adai Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (4), pp.866-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108704v1</w:t>
+                <w:t xml:space="preserve">hal-01238262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane shape at the edge of the dynamin helix sets location and duration of the fission reaction.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting local active forces to macroscopic stress in elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.1597-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02526a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138988v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane curvature controls dynamin polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A balance between membrane elasticity and polymerization energy sets the shape of spherical clathrin coats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Hohendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821343v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reaction-Diffusion Model of the Cadherin-Catenin System: A Possible Mechanism for Contact Inhibition and Implications for Tumorigenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geometrical origins of contractility in disordered actomyosin networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Risler</w:t>
+                <w:t xml:space="preserve">hal-01073241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thick Filament Length and Isoform Composition Determine Self-Organized Contractile Units in Actomyosin Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Thoresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret L. Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.655-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.12.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane shape at the edge of the dynamin helix sets location and duration of the fission reaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151 (3), pp.619-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reaction-Diffusion Model of the Cadherin-Catenin System: A Possible Mechanism for Contact Inhibition and Implications for Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Basan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Idema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (12), pp.2770-2779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane curvature controls dynamin polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbrand Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), pp.4141-4146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenz Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale, Mar 2022, Saint-Valery-Sur-Somme, France. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins Shaping Membranes : Quantitative Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbrand Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.234A-234A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Dynamin and Amphiphysin Sense and Generate Membrane Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Callan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbrand Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, United States. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5325,100 +5844,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrifty self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36471/JCCM_September_2025_02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5428,598 +5947,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological defect engineering enables size and shape control in self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouazan-Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Karfusehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Zelenskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient contacts between filaments impart its elasticity to branched actin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Romet-Lemonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716762v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transient contacts between filaments impart its elasticity to branched actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Valencia Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heuvingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733250v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimentin intermediate filament assembly is a reversible process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang D Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6029,100 +6548,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping tubes in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00541655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6132,105 +6651,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the microstructure of active cellular processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Paris-Sud, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01200667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6377,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraleedharapai Mayarani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Zhukhovitskiy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Johnson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl5056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1psy-gs1v" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panoukidou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Gutierrez Fosado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Saggiorato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01606k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.228401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mert Terzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-01794-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Livolant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab197" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21123-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Moser von Filseck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Talledge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Johnson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15327-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51751" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Inavalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Butler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Angibaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Compans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0611-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08914-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko L Suzuki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Jouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34176" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Witten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4184" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Camilli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Daumke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694613" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Foffano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13827" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saleem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hohendahl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7249" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiaruttini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Humbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.10.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Thoresen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret L. Gardel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138988v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Galli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koster" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sorre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Manneville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Idema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.03.051" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337742v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/JCCM_September_2025_02" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200667v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraleedharapai Mayarani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuvingh Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panoukidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Gutierrez Fosado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Zhukhovitskiy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl5056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1psy-gs1v" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mert Terzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Saggiorato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01606k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.228401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leduc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-01794-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barberi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21123-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Livolant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoohyun Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103228118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51751" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Moser von Filseck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Talledge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Johnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15327-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Ghali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.028002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Inavalli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Butler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Angibaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Compans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0611-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08914-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko L Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Jouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34176" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Witten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4184" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Foffano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Camilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Daumke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiaruttini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Humbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.10.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saleem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hohendahl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7249" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Thoresen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret L. Gardel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Galli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Klein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Idema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.03.051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koster" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sorre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Manneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/JCCM_September_2025_02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>