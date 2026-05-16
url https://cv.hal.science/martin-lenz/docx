--- v1 (2026-04-20)
+++ v2 (2026-05-16)
@@ -100,1628 +100,1628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bulteau</w:t>
+                <w:t xml:space="preserve">Lixin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Barbier</w:t>
+                <w:t xml:space="preserve">Rogério Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030230v1</w:t>
+                <w:t xml:space="preserve">hal-05191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime and fluctuations of specific bonds between anisotropic colloids mediated through depletion interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muraleedharapai Mayarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuvingh Julien</w:t>
+                <w:t xml:space="preserve">Julien Heuvingh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.2025-10-01</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 21, pp.7851-7859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.11569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301044v1</w:t>
+                <w:t xml:space="preserve">hal-04716775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime and fluctuations of specific bonds between anisotropic colloids mediated through depletion interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muraleedharapai Mayarani</w:t>
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.11569⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716775v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamour</w:t>
+                <w:t xml:space="preserve">Lifetime and fluctuations of specific bonds between anisotropic colloids mediated through depletion interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muraleedharapai Mayarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuvingh Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2025-10-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191967v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Force Microscopy Reveals Differences In Mechanical Properties Linked To Cortical Structure In Mouse And Human Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Tran</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lucie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Paty</w:t>
+                <w:t xml:space="preserve">Yassir Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritzaida Varela-Salgado</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2417660122. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.smll.202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2417660122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207905v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runaway Transition in Irreversible Polymer Condensation with Cyclisation</w:t>
+                <w:t xml:space="preserve">How do particles with complex interactions self-assemble?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Panoukidou</w:t>
+                <w:t xml:space="preserve">Lara Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Weir</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023189⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.041061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264451v1</w:t>
+                <w:t xml:space="preserve">hal-04716737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do particles with complex interactions self-assemble?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence can control the non-exponential viscoelastic relaxation of reversible multivalent gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Koehler</w:t>
+                <w:t xml:space="preserve">David Lundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ronceray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandr Zhukhovitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremiah Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.14.041061⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (20), pp.eadl5056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl5056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716737v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence can control the non-exponential viscoelastic relaxation of reversible multivalent gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Isotropization in Weakly Jammed Granular Packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Song</w:t>
+                <w:t xml:space="preserve">Félix Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lundberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl5056⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (26), pp.268201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/1psy-gs1v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805461v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Isotropization in Weakly Jammed Granular Packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runaway Transition in Irreversible Polymer Condensation with Cyclisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Panoukidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Weir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Benoist</w:t>
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yair Gutierrez Fosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135 (26), pp.268201. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.023189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1psy-gs1v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.023189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716785v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective deformation modes promote fibrous self-assembly in protein-like particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+                <w:t xml:space="preserve">Generic Stress Rectification in Nonlinear Elastic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mert Terzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guglielmo Saggiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.011022. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.2970-2976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sm01606k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264460v1</w:t>
+                <w:t xml:space="preserve">hal-03805460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Stress Rectification in Nonlinear Elastic Media</w:t>
+                <w:t xml:space="preserve">Transverse fluctuations control the assembly of semiflexible filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Benoist</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valerio Sorichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sm01606k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.228401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.228401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805460v1</w:t>
+                <w:t xml:space="preserve">hal-04025774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse fluctuations control the assembly of semiflexible filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and Entanglement Limit Vimentin Intermediate Filament Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.228401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025774v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Entanglement Limit Vimentin Intermediate Filament Assembly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collective deformation modes promote fibrous self-assembly in protein-like particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mert Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011014. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.011022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091040v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biochemical timer phases condensates in and out in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 609 (7927), pp.469-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1749,235 +1749,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist-induced local curvature of filaments in DNA toroids</w:t>
+                <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Barberi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Luca Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Livolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Nuovo cimento della Societa italiana di fisica. C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2021-21123-5⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (7), pp.3709 - 3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365518v1</w:t>
+                <w:t xml:space="preserve">hal-03440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twist-induced local curvature of filaments in DNA toroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Leforestier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (7), pp.3709 - 3718. </w:t>
+              <w:t xml:space="preserve">Il Nuovo cimento della Societa italiana di fisica. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2021-21123-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440063v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive coupling of membrane tension and cell volume during active response of cells to osmosis</w:t>
               </w:r>
@@ -2091,1390 +2091,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of contractility as a signature of self-organization in cytoskeletal bundles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actin modulates shape and mechanics of tubular membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abou-Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.51751⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (17), pp.eaaz3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518848v1</w:t>
+                <w:t xml:space="preserve">hal-02565199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anisotropic ESCRT-III architecture governs helical membrane tube formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Moser von Filseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Talledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15327-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512272v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ESCRT-III architecture governs helical membrane tube formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Swimmer Suspensions on Substrates: Anomalous Stability and Long-Range Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15327-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.028002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.028002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365481v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin modulates shape and mechanics of tubular membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral active hexatics: Giant number fluctuations, waves and destruction of order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouzid</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565199v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral active hexatics: Giant number fluctuations, waves and destruction of order</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reversal of contractility as a signature of self-organization in cytoskeletal bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.51751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03085233v1</w:t>
+                <w:t xml:space="preserve">hal-02518848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimmer Suspensions on Substrates: Anomalous Stability and Long-Range Order</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+                <w:t xml:space="preserve">Mapping and Modeling the Nanomechanics of Bare and Protein-Coated Lipid Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Juan Pelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (2), pp.028002. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.011031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.028002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475283v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A super-resolution platform for correlative live single-molecule imaging and STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">V. Inavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Compans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00979a⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-019-0611-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043046v1</w:t>
+                <w:t xml:space="preserve">hal-02348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actin dynamics drive cell-like membrane deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kusters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Caorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Abou-Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.602-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0464-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006670v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics drive cell-like membrane deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-dependent amplification of active forces in nonlinear elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-019-0464-1⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895971v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A super-resolution platform for correlative live single-molecule imaging and STED microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spontaneous rotation can stabilise ordered chiral active fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-019-0611-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08914-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348164v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous rotation can stabilise ordered chiral active fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fiber plucking by molecular motors yields large emergent contractility in stiff biopolymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.920. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.1481-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08914-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00979a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102862v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ananyo Maitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragya Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
@@ -3525,51 +3525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell contraction induces long-ranged stress stiffening in the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Long Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,1134 +3774,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensile actomyosin?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand le squelette des cellules produit des forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.121 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173302002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681458v1</w:t>
+                <w:t xml:space="preserve">hal-01597489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le squelette des cellules produit des forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geometrical frustration yields fiber formation in self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Witten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.1100-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS4184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173302002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597489v1</w:t>
+                <w:t xml:space="preserve">hal-01644844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical frustration yields fiber formation in self-assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Response of Actin Bundles under Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rückerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113 (5), pp.1072 - 1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS4184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644844v1</w:t>
+                <w:t xml:space="preserve">hal-01597286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Response of Actin Bundles under Mechanical Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extensile actomyosin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597286v1</w:t>
+                <w:t xml:space="preserve">hal-01681458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of filament assembly define cytoskeletal network morphology</w:t>
+                <w:t xml:space="preserve">Membrane fission by dynamin: what we know and what we need to know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Foffano</w:t>
+                <w:t xml:space="preserve">Bruno Antonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levernier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Burd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro de Camilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Daumke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13827⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (21), pp.2270 - 2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201694613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436666v1</w:t>
+                <w:t xml:space="preserve">hal-01597491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fission by dynamin: what we know and what we need to know</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber networks amplify active stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ronceray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201694613⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (11), pp.2827-2832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514208113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01597491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber networks amplify active stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The dynamics of filament assembly define cytoskeletal network morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (11), pp.2827-2832. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514208113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289213v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of Loaded ESCRT-III Spiral Springs Drives Membrane Deformation</w:t>
+                <w:t xml:space="preserve">A balance between membrane elasticity and polymerization energy sets the shape of spherical clathrin coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chiaruttini</w:t>
+                <w:t xml:space="preserve">Mohammed Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Redondo-Morata</w:t>
+                <w:t xml:space="preserve">Sandrine Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adai Colom</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annika Hohendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238262v1</w:t>
+                <w:t xml:space="preserve">hal-01135880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting local active forces to macroscopic stress in elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ronceray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (8), pp.1597-1605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4sm02526a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A balance between membrane elasticity and polymerization energy sets the shape of spherical clathrin coats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation of Loaded ESCRT-III Spiral Springs Drives Membrane Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Saleem</w:t>
+                <w:t xml:space="preserve">Lorena Redondo-Morata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morlot</w:t>
+                <w:t xml:space="preserve">Adai Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Hohendahl</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédéric Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6249. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163 (4), pp.866-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135880v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical origins of contractility in disordered actomyosin networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), pp.041002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4948,51 +4948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick Filament Length and Isoform Composition Determine Self-Organized Contractile Units in Actomyosin Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Thoresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret L. Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5039,103 +5039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane shape at the edge of the dynamin helix sets location and duration of the fission reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 151 (3), pp.619-29</w:t>
@@ -5158,282 +5158,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reaction-Diffusion Model of the Cadherin-Catenin System: A Possible Mechanism for Contact Inhibition and Implications for Tumorigenesis</w:t>
+                <w:t xml:space="preserve">Membrane curvature controls dynamin polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Basan</w:t>
+                <w:t xml:space="preserve">Aurelien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timon Idema</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gerbrand Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Joanny</w:t>
+                <w:t xml:space="preserve">Benoît Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Risler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), pp.4141-4146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961044v1</w:t>
+                <w:t xml:space="preserve">hal-00821343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane curvature controls dynamin polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reaction-Diffusion Model of the Cadherin-Catenin System: A Possible Mechanism for Contact Inhibition and Implications for Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Basan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Roux</w:t>
+                <w:t xml:space="preserve">Timon Idema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerbrand Koster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Jean-François Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sorre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Risler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (12), pp.2770-2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821343v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5451,77 +5451,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanics of lipid nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,90 +5589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins Shaping Membranes : Quantitative Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbrand Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Diego, United States. pp.234A-234A</w:t>
@@ -5701,90 +5701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Dynamin and Amphiphysin Sense and Generate Membrane Curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Callan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbrand Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrifty self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36471/JCCM_September_2025_02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5961,51 +5961,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological defect engineering enables size and shape control in self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,345 +6073,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transient contacts between filaments impart its elasticity to branched actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Valencia Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heuvingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733250v1</w:t>
+                <w:t xml:space="preserve">hal-04716762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient contacts between filaments impart its elasticity to branched actin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous self-repair protects vimentin intermediate filaments from fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Valencia Gallardo</w:t>
+                <w:t xml:space="preserve">Antoine Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kopec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenz</w:t>
+                <w:t xml:space="preserve">Guillaume Romet-Lemonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716762v1</w:t>
+                <w:t xml:space="preserve">hal-04733250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimentin intermediate filament assembly is a reversible process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang D Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Sorichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Pehau-Arnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,90 +6429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local structure of DNA toroids reveals curvature-dependent intermolecular forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Livolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping tubes in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Pierre et Marie Curie - Paris VI, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6665,51 +6665,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the microstructure of active cellular processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Paris-Sud, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6896,51 +6896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraleedharapai Mayarani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuvingh Julien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panoukidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Gutierrez Fosado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Zhukhovitskiy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl5056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Benoist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1psy-gs1v" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mert Terzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Saggiorato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01606k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.228401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leduc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-01794-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barberi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21123-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Livolant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoohyun Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103228118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51751" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Moser von Filseck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Talledge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Johnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15327-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Ghali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.028002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Inavalli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Butler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Angibaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Compans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0611-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08914-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko L Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Jouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34176" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Witten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4184" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436666v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Foffano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13827" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Camilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Daumke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694613" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiaruttini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Humbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.10.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saleem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hohendahl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7249" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Thoresen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret L. Gardel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Galli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Klein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Idema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.03.051" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koster" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sorre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Manneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/JCCM_September_2025_02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraleedharapai Mayarani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Du Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.11569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Paty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritzaida Varela-Salgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417660122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heuvingh Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bulteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Lemseffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Verlhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500221" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Koehler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ronceray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lundberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Zhukhovitskiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Johnson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl5056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Benoist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1psy-gs1v" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Panoukidou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Weir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Sorichetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Gutierrez Fosado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.023189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Saggiorato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01606k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025774v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.228401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pehau-Arnaudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mert Terzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-022-01794-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barberi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Livolant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab197" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barberi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2021-21123-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roffay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molinard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoohyun Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103228118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Ghali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Moser von Filseck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Talledge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15327-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.028002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085233v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51751" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Inavalli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Butler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Angibaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Compans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0611-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Abou-Ghali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0464-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00949j" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08914-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00979a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Long Han" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malandrino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kamm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1722619115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kerleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko L Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Jouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34176" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Witten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4184" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#252;ckerl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Betz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Manzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Camilli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Daumke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694613" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514208113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Foffano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13827" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saleem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hohendahl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02526a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chiaruttini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Redondo-Morata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adai Colom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Humbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.10.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Thoresen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret L. Gardel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.12.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Galli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Klein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koster" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sorre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Manneville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Basan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Idema" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.03.051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00994915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00995018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Callan-Jones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36471/JCCM_September_2025_02" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouazan-Reboul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Karfusehr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zelenskiy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valencia Gallardo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kopec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733250v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Romet-Lemonne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084486v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541655v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>