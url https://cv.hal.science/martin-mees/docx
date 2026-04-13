--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -66,1299 +66,1299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval, une poétique « magnétique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Réel invisible. Le magnétisme dans la littérature (1780-1914), V. Feuillebois et E. Pézard (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecritures XIX (8), Lettres modernes Minard, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14537-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de l'histoire chez Rancière : de la poétique romantique à la parole hérétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Rancière, aux bords de l’histoire, Sébastien Laoureux et Isabelle Ost (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782380720242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublime et performativité de la littérature chez Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir de la littérature. De l’energeia à l’empowerment, Emmanuel Bouju, Yolaine Parisot, Charline Pluvinet (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alchimie romantique de la forme. Création et puissance poétiques chez Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes romantiques de la vie. Poétisations de l'existence dans le romantisme européen, L. Cahen-Maurel, V. Feuillebois et M. Mees (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerval traduit Schiller. De l'ici à l'ailleurs, dynamique d'une poétique de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici et Ailleurs dans la littérature traduite, DANTILLE, Xiaoshan et WECKSTEEN-QUINIO, Corinne (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-238, 2017, 9782848324432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.13363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique de la connaissance : Aurélia de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Hüsch, S. Singh (dir.), Literatur als philosophisches Erkenntnismodel. Literarische und philosophische Diskurse in Deutschland und Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr Francke Attempto Verlag, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy and Literature. Epistemological Issues of an Interdisciplinary Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estetica. Studi e Ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature, folie, normes. Retour de Foucault à Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Nerval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11511-3.p.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie comme œuvre d’art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 28 (2), pp.61-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nre.028.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique de la puissance esthétique. Forme et performativité de l'art dans le Peri Hupsous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/methodos.6856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romantic Basis of a Poetic Ecology in Nerval’s ‘Vers dorés’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-neuf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (1), pp.69-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14787318.2020.1719334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sublime et la forme. Éléments pour une théorie du faire poétique chez le Pseudo-Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°172-173 (2), pp.233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poesi.172.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosopher avec la littérature romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique et événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (2), pp.391-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1038212ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mélancolie romantique. Concept de création et création de concept dans Les Chimères de Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chantiers de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lcc.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une interprétation philosophique du sublime dans le théâtre de Schiller : Die Räuber; Die Jungfrau von Orleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 275 (3), pp.363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.275.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222569v1</w:t>
-              </w:r>
-[...474 lines deleted...]
-                <w:t xml:space="preserve">hal-04222676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1704,51 +1704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0257" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.6856" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222637v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2020.1719334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.172.0233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222581v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038212ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lcc.1204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.275.0363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14537-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10623-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cahen-Maurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14537-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222676v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11511-3.p.0257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.6856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2020.1719334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.172.0233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038212ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lcc.1204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.275.0363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10623-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cahen-Maurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>