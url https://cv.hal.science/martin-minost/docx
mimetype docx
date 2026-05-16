--- v0 (2026-04-13)
+++ v1 (2026-05-16)
@@ -614,174 +614,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les habitations de Thames Town comme lieux de rencontre d’univers culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.123-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cgq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04780785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thames Town, ou l’urbanisme du parc à thème appliqué à l’espace résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), https://journals.openedition.org/teoros/12178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888734v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04780785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et usagers De l'usager consommateur à l'habitant réaménageur La production du confort fondée sur l’expérience de libération des habitants de Thames Town, Shanghai</w:t>
               </w:r>
@@ -1070,1504 +1070,1573 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'érémitisme urbain en Chine ? La nature selon les architectes et les élites chinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "transition écologique" dans les arts et la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT14 et RT38 de l'Association Française de Sociologie, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordinary lives in an extraordinary place? The construction of authenticity and imagined mobility through architecture and sensitive experience in Thames Town, Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Extra)Ordinary Living: aesthetics in contemporary China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Chinese Visual Arts; Nanjing University of the Arts; Birmingham City University, Nov 2024, Nanjing (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions du soi et de l'autre... chez soi : décorations et aménagements d'intérieurs à Thames Town (Shanghai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets étrangers. Incorporer et tenir à distance (par) les choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Quai Branly - Jacques Chirac, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût de l’authentique à Thames Town. L’expérience sensible de l’authenticité d’un quartier copié dans la banlieue de Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'authenticité à l'épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Quai Branly - Jacques Chirac, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’habitant donne à voir son logement. La visite comme outil pour repenser la découverte et l’analyse des territoires domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.99-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement urbain en Chine, entre rejet social de la ville par les élites et conquête urbaine des espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbaphobies (XVIe – XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.99-102</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes contemporaines d’orientalisme et d’occidentalisme en Chine. L’autre et le soi dans les décorations de logements à Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altérité, don, prestige. De l’anthropologie à l’histoire chez soi et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bucarest; Université de Pau et des Pays de l'Adour, Jun 2022, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bucarest; Université de Pau et des Pays de l'Adour, Jun 2022, Bucarest, Roumanie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitation comme l’espace de rencontre d’univers culturels. Les intérieurs domestiques hybridés dans un quartier de style anglais en périphérie de Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures : espaces et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Géographie et cultures; ENSA Paris Val de Seine, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Revue Géographie et cultures; ENSA Paris Val de Seine, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitation comme outil d’expression d’une trajectoire cosmopolite. Les modes d’habiter des résidents du quartier de style anglais de Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal; Département d'Anthropologie, Mar 2022, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal; Département d'Anthropologie, Mar 2022, Montreal (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d’un autre régime d’urbanité. Les élites sociales et économiques chinoises à la conquête des périphéries urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Sociologie. A l’ombre des métropoles : habiter, travailler, gouverner, innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales; Université de Lorraine; Société d'Emulation des Vosges, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales; Université de Lorraine; Société d'Emulation des Vosges, Oct 2022, Epinal, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where Do the Chinese Middle-Classes Go? Social Reception and Appropriation of Western-Styled Architecture and Decorative Objects in Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East Asian Anthropology in an Era of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East Asian Anthropological Association; Shandong University, Nov 2021, Jinan (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, East Asian Anthropological Association; Shandong University, Nov 2021, Jinan (Chine), China</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires et significations des objets urbains européens pour les concepteurs et les habitants de Thames Town à Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la ville fait à l’anthropologie, ce que l’anthropologie fait à la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société; Association AnthropoVilles, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société; Association AnthropoVilles, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Western World as Utopia? Thames Town, Songjiang and the New Chinese Residential Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City and Society: The Care of the Self</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIAS - TU Delft; Leiden University, May 2017, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IIAS - TU Delft; Leiden University, May 2017, Leiden, Netherlands</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter entre deux mondes ? Transformations des pratiques résidentielles et distinction sociale à Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l’anthropologie de la Chine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INALCO; Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; INALCO; Université Paris 8, Sep 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Convergence of urbanities between China and the West in Thames Town, Shanghai. The social construction of a British architectural style residential area by its inhabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Urbanities – Relations between Space and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität; Graduate School of East Asian Studies, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität; Graduate School of East Asian Studies, Sep 2017, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Appropriation of a Themed Environment by Its Residents. The Social Construction of Thames Town as a Lived Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East Asian Anthropological Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, East Asian Anthropological Association; The Chinese University of Hong Kong, Oct 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, East Asian Anthropological Association; The Chinese University of Hong Kong, Oct 2017, Hong Kong, China</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When China “lives” the West: Residential habits and hybridization process in Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint East Asian Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Oriental and African Studies (SOAS); University of London, Sep 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture exotique et développement de la métropole shanghaienne. Le retour à un patrimoine non-chinois pour se définir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What does heritage change ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies; Université de Québec à Montreal, Jun 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, School of Oriental and African Studies (SOAS); University of London, Sep 2016, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à l’anglaise… à Shanghai ? Mobilités vécues et mobilités imaginées des résidents de Thames Town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2016 - Les lieux de la mobilité. Sense of place in places of mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales; ENSA Paris Val de Seine, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales; ENSA Paris Val de Seine, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les références aux passés dans la ville nouvelle de Songjiang, Shanghai : Histoire et mémoire dans la compétition urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme, patrimoine et mémoires au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR ESTHUA; Université d'Angers; Ningbo University, Jun 2016, Ningbo, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR ESTHUA; Université d'Angers; Ningbo University, Jun 2016, Ningbo, Chine</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The transformations of social and residential habits of Chinese families in Thames Town, Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New European Research on Contemporary China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Français sur la Chine; EURAXESS; Délégation européenne de Beijing, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes Français sur la Chine; EURAXESS; Délégation européenne de Beijing, Jul 2016, Beijing, China</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘good life’ in Thames Town: On the transformations of Chinese residential habits in a Western-styled neighborhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference on Cultural and Social Anthropology of East Asia: Contemporary Trends in East Asian Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Asian Studies; Palacký University, Oct 2015, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2577,360 +2646,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter une utopie anglaise à Shanghai ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Prix scientifique, 978-2-336-45234-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement urbain en Chine, entre rejet social de la ville par les élites et conquête urbaine des espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbaphobies XIXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2026, 979-10-300-1200-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’un autre régime d’urbanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'ombre des métropoles : Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.173-192, 2026, 978-2384512232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Western World as Utopia? Thames Town, Songjiang and the New Chinese Residential Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amsterdam University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Practices of Citizenship in Asia and the West. Care of the Self</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.17-40, 2020, 9789462984721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5117/9789462984721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre à l’anglaise... à Shanghai ? Mobilités vécues et mobilités imaginées des résidents de Thames Town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lieux de mobilité en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.65-86, 2018, 9782811119058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2940,114 +3082,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter une ville nouvelle en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Minost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS - Paris, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04058249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3194,51 +3336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xdg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca_00127_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2023.2190161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-une-utopie-anglaise-a-shangai/78249?srsltid=AfmBOookS_x1mqUlXjSsQfzC_yktveX8Ye3Hap_u__Sg5GDDi5WKuYRd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462984721" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xdg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jcca_00127_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2023.2190161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uxt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04780785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/habiter-une-utopie-anglaise-a-shangai/78249?srsltid=AfmBOookS_x1mqUlXjSsQfzC_yktveX8Ye3Hap_u__Sg5GDDi5WKuYRd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462984721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04058249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>