--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2064,243 +2064,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soap film extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130466v1</w:t>
+                <w:t xml:space="preserve">hal-01076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soap film extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076442v1</w:t>
+                <w:t xml:space="preserve">hal-01130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Morgan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Sandnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02366-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles L Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian S Olsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.044908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe A. Bruning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01281g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/34001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.094501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Morgan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Sandnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02366-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles L Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian S Olsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.044908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe A. Bruning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01281g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/34001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.094501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>