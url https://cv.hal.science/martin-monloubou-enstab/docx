--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -115,408 +115,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
+                <w:t xml:space="preserve">Wormhole formation in fluid-driven granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miles Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kerampran</w:t>
+                <w:t xml:space="preserve">Bjørnar Sandnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02366-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158295v1</w:t>
+                <w:t xml:space="preserve">hal-05395661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of an experimental set-up to study shock wave propagation in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymerick Reinders</w:t>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">Yann Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (8), pp.146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-025-04070-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wormhole formation in fluid-driven granular flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of small-scale laser breakdown-induced blast waves with a PVDF gauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miles Morgan</w:t>
+                <w:t xml:space="preserve">J. Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David James</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjørnar Sandnes</w:t>
+                <w:t xml:space="preserve">S. Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.468. </w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02366-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00193-025-01222-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395661v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
               </w:r>
@@ -541,64 +541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (10), pp.1008-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -645,64 +645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a shock wave on a heterogeneous foam film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,77 +775,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles L Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian S Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørnar Sandnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -879,103 +879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PVDF Pressure Gauge for Blast Loading Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blast wave attenuation in liquid foams: role of gas and evidence of an optimal bubble size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrthe A. Bruning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bubble size and thermal dissipation on compressive wave attenuation in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,51 +1269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a suspended soap film: A homogeneous dilatation followed by new film extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,64 +1418,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blast wave mitigation by liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Clanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,273 +1524,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
+                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269762v1</w:t>
+                <w:t xml:space="preserve">hal-02269793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shockwave / foam film interaction (presenter Q. Raimbaud)</w:t>
+                <w:t xml:space="preserve">Foam film / shock wave interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269793v1</w:t>
+                <w:t xml:space="preserve">hal-02269762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of thermal dissipation in the attenuation of compressive waves by liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a suspended soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock wave absorption in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,273 +2064,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soap film extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Seiwert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076442v1</w:t>
+                <w:t xml:space="preserve">hal-01130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soap film extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blast wave absorption in liquid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Monloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Monloubou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Complex Fluid-Fluid Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">EUFOAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130466v1</w:t>
+                <w:t xml:space="preserve">hal-01076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation d'ondes de souffle dans les mousses liquides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption d'ondes de choc dans les mousses liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une onde de souffle avec une mousse liquide : atténuation et rupture [Defense 14.10.2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2628,51 +2628,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une onde de souffle avec une mousse liquide : atténuation et rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rennes 1, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2699,51 +2699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une onde de souffle avec une mousse liquide : atténuation et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Monloubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université de Rennes, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015REN1S067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2939,51 +2939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Morgan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Sandnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02366-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles L Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian S Olsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.044908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe A. Bruning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01281g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/34001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.094501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Morgan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rnar Sandnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02366-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Reinders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gregoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04070-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vastier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Clanche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerampran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01222-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raimbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.864" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles L Morgan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian S Olsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.044908" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01889905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-018-0012-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe A. Bruning" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01281g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/34001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Seiwert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.094501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinders" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gr&#233;goire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monloubou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015REN1S067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>