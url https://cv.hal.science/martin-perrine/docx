--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1072,356 +1072,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156352v1</w:t>
+                <w:t xml:space="preserve">hal-03156349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement sur les rituels dans l’enseignement supérieur à partir d’un dispositif d’analyse de praxéologies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.2322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156349v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique à l’université : comparaison entre apprentissage par problèmes et cours traditionnel</w:t>
               </w:r>
@@ -2660,191 +2660,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design teaching and industrial enterprises: a relevant relationship? An exploratory study of two didactic situations of design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to teach the design in technology education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATT 26. Technology Education in the 21st Century</w:t>
+              <w:t xml:space="preserve">Technology Education in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050621v1</w:t>
+                <w:t xml:space="preserve">hal-02050638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to teach the design in technology education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design teaching and industrial enterprises: a relevant relationship? An exploratory study of two didactic situations of design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Education in the 21st Century</w:t>
+              <w:t xml:space="preserve">PATT 26. Technology Education in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050638v1</w:t>
+                <w:t xml:space="preserve">hal-02050621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3523,51 +3523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi19.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi19.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>