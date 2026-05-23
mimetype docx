--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1072,356 +1072,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156349v1</w:t>
+                <w:t xml:space="preserve">hal-03156352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnement sur les rituels dans l’enseignement supérieur à partir d’un dispositif d’analyse de praxéologies professionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+                <w:t xml:space="preserve">École et famille en temps de confinement. Et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156335v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’externalisation du travail scolaire à la maison : un scénario d’avenir possible pour l’École de demain ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Felix</w:t>
+                <w:t xml:space="preserve">Questionnement sur les rituels dans l’enseignement supérieur à partir d’un dispositif d’analyse de praxéologies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/fp.2020.701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ced.2322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156352v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique à l’université : comparaison entre apprentissage par problèmes et cours traditionnel</w:t>
               </w:r>
@@ -2660,191 +2660,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to teach the design in technology education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design teaching and industrial enterprises: a relevant relationship? An exploratory study of two didactic situations of design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Education in the 21st Century</w:t>
+              <w:t xml:space="preserve">PATT 26. Technology Education in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050638v1</w:t>
+                <w:t xml:space="preserve">hal-02050621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design teaching and industrial enterprises: a relevant relationship? An exploratory study of two didactic situations of design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to teach the design in technology education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATT 26. Technology Education in the 21st Century</w:t>
+              <w:t xml:space="preserve">Technology Education in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050621v1</w:t>
+                <w:t xml:space="preserve">hal-02050638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3523,51 +3523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi19.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bussez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05487766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi19.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Filippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Filippi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeige Chauvot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01278223" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Tr&#233;molet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01658512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fabiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>