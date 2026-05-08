--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Martin PROUVOST </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Masterant à l'Université Rennes2. Travail de recherche sous la direction de Luc Chantre : les réseaux du &amp;quot;parti colonial&amp;quot; à travers le parcours d'Henri Malo (1870-1914)</w:t>
+        <w:t xml:space="preserve">Diplômé de l’Université du Littoral Côte d’Opale et de l’Université Rennes 2 (histoire des relations internationales), chercheur en histoire contemporaine, spécialisé dans les sociabilités scientifiques et politiques. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,133 +125,356 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Martin PROUVOSTAdresse : 11D Rue Jean Jaurès 35760 MontgermontMail : </w:t>
+        <w:t xml:space="preserve">Martin Prouvost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Détenteur d’un masterHistoire, Civilisation Patrimoine,Spécialité : Relations Internationales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheur indépendantCollectif de Recherche sur le Mondeet l’Action internationale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adresse 1 : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">martinprouvost62@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">	Tél : 07.87.68.95.73</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Adresse 2 : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cirma.france@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-CURSUS UNIVERSITAIREBoulogne-sur-Mer - 622002020-2023 - Etudiant en licence d’histoire à l’Université du Littoral Côte d’Opale.Rennes - 35000Depuis 2023 - Étudiant en Master Histoire Civilisation Patrimoine à l’Université Rennes 2;Depuis 2024 - Statut National Etudiant Entrepreneur (Pépite Bretagne);Depuis 2025 - Étudiant au D2E à l’Université de Rennes.Autres diplômes et certificationsDiplômé du Label Citoyen (2022);Diplômé d’une licence mention histoire (2023);Diplômé du D.U. Engagement (2023);Formation aux R.G.P.D. (MOOC CNIL - 2024);Formation à la base de gestion de projet Agile (2024);Formation à la composition d’une équipe Agile (2024);Formation à la gestion du changement (ESSEC B.S. - 2025);Formation à la gestion d’une séance collaborative (ESSEC B.S. -2025).</w:t>
+        <w:t xml:space="preserve">Etudiant à l’Université du Littoral (2021-2023)Étudiant à l’Université Rennes2 (2023-2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-EXPÉRIENCES PROFESSIONNELLES ET ASSOCIATIVESBoulogne-sur-Mer - 62200Représentant étudiant du département d’histoire de l’ULCO (2022-2024);Stage d’observation aux côtés de la Sous-Préfète de Boulogne-sur-Mer (2022);Président Fondateur de La Revue Malo (depuis 2022);Surveillant médiateur (Château Musée) Boulogne-sur-Mer (2023);Président de la Société des Anciens Étudiants du Département d’Histoire (depuis 2024).Bruxelles - 1000Rédacteur chez La Revue [DEMOS] (2021-2023);Rédacteur en chef chez La Revue [DEMOS] (2023-2024);Membre du conseil d’administration de La Revue [DEMOS] (2022-2024);Rédacteur chez La Revue [DEMOS] (depuis 2025).Damgan - 56750Agent de surveillance de la voie publique (depuis 2022).Paris -75000Organisation de tables-rondes entre étudiants et ambassadeurs (2022) ;Organisation d’une visite groupée à l’Assemblée nationale (2024).Rennes - 35000Responsable de projet chez MaPro / Événements culturels (depuis 2024);Membre de la rédaction du carnet Hypothèses RIMI (2023-2025);Secrétaire Général chez Pytheas / Label la Mer en Commun (depuis 2024);Responsable Communication chez J.A.M Bretagne (depuis 2024);Mentor étudiant chez Dema1n.org (2024-2025);Membre de la direction du Groupe de Recherches Maritimes (depuis 2025).Professeur de F.L.E. chez Union des Associations Interculturelles de Rennes (depuis 2025)</w:t>
+        <w:t xml:space="preserve">Mémoire de recherche : “L’influence des cercles coloniaux à travers le parcours d’Henri Malo (1870-1906) - L’expansion, la colonisation et l’exposition comme affirmation politique d’un mouvement”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-PUBLICATIONS (avec et sans comité de relecture)La Revue [DEMOS] - Bruxelles2020 - “Eugène Ionesco : Rhinocéros”, dans : La Revue [DEMOS] Culture ;2020 - “Le portrait de Dorian Gray, la question de l’introspection et du pardon vue par Oscar Wilde”, dans : La Revue [DEMOS] Culture ;2021 - “Le château de Versailles, centre de pouvoir, de culture et symbole sujet à contestations”, dans : La Revue [DEMOS] Culture ;2022 - “Qui est Henri Malo ?”, dans : La Revue [DEMOS] Culture ;2022 - “Qui est Alexis Coppin ?”, dans : La Revue [DEMOS] Culture ;2023 - “Pourquoi la surexploitation des nappes phréatiques en Inde constitue une menace environnementale”, dans : La Revue [DEMOS] Ecologie ;2023 - “Pourquoi la situation environnementale en Inde peut devenir un enjeu de conflit sociale ?”, dans : La Revue [DEMOS] Ecologie ;2023 - “Comment l’Inde s’engage dans une révolution bleue afin de répondre aux défis environnementaux ?”, dans : La Revue [DEMOS] Ecologie ;2024 - “Comment le western est-il devenu incontournable dans le cinéma américain ?”, dans : La Revue [DEMOS] Culture ;2024 - “Pourquoi l’I.A. peut-elle nous faire redécouvrir l’Orientalisme ?”, dans : La Revue [DEMOS] Culture.</w:t>
+        <w:t xml:space="preserve">Champs de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire coloniale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire maritime</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Histoire de la sociabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Exploration, réseaux scientifiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Espace francophone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relations internationales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">L’Amarette - Le Portel2023 - “Un corsaire évadé d'Angleterre échoue au Portel : Jacques Broquant. Un moment de gloire dans la guerre de course”, dans : L’Amarette ;2025 (en préparation) - “En mer, le portelois Pierre Pont sauve l’équipe du F.60 Goliath. Un instant de bravoure dans l’histoire du sauvetage maritime”, dans : L’Amarette.</w:t>
+        <w:t xml:space="preserve">Articles, études ou communications publiées“Le patrimoine du sauvetage en mer : approches et pistes de réflexion sur une histoire globale, universelle et moderne”, communication pour le colloque 200 ans de sauvetage en Manche et mer du Nord : histoire, patrimoine et enjeux contemporains, à paraître.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pytheas - Rennes2024- “Pourquoi les Nations-Unies ont-elles proclamées l’Année de la Mer”, dans : Pytheas ;2024 - “Simon Letonturier présente le service international de la ville de Rennes Métropole”, dans : Pytheas ;2024 - “La Troisième Conférences des Nations-Unies sur l’Océan”, dans : Pytheas ;2025 - “La crise du transport maritime : l’exemple du canal de Suez”, dans : Pytheas ;2025 - “La criminalité maritime : Enjeux de sécurité et de coopération”, dans : Pytheas ;2025- “La Francophonie : un héritage partagé depuis 1962”, dans : Pytheas ;2025- “Francophonie : enjeux et perspectives”, dans : Pytheas ;2025- “Le réseau international des Chaires Senghor de la Francophonie”, dans : Pytheas.</w:t>
+        <w:t xml:space="preserve">“De Boulogne-sur-Mer à Marseille, l'empire des réseaux du &amp;quot;parti colonial&amp;quot; (composition, influence et entre-soi)”, communication partagée lors des Masteriales 2025 du master HCP parcours RIMI de l’Université Rennes2 / SciencesPo Rennes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-SÉJOURS À L’ETRANGER2015 - Séjour linguistique à Barcelone (Espagne) ;2016 - Séjour linguistique à Broadstairs (Angleterre) ;2018 - Séjour linguistique à New-York (Etats-Unis) ;2019 - Séjour à Los Angeles (Etats-Unis) ;2019 - Séjour de devoir de mémoire à Cracovie et Varsovie (Pologne).</w:t>
+        <w:t xml:space="preserve">“En mer, le Portelois Pierre Pont sauve l'équipage du F.60 GOLIATH « ANJOU », DE LA SOCIÉTÉ AIR-UNION : Un instant de bravoure dans l'histoire du sauvetage maritime”, dans Revue du Cercle Historique Portelois, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Jacques Broquant, un corsaire évadé d’Angleterre et échoué au Portel”, dans Revue du Cercle Historique Portelois, 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En mer, le Portelois Pierre Pont sauve l’équipage du F.60 GOLIATH « ANJOU », DE LA SOCIÉTÉ AIR-UNION - Un instant de bravoure dans l’histoire du sauvetage maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prouvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Cercle historique Portelois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19513508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -319,51 +542,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FFC4044"/>
+    <w:nsid w:val="12B26B1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="EE9194EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -468,50 +839,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -550,51 +924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-prouvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7840-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinprouvost62@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-prouvost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7840-4388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinprouvost62@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cirma.france@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prouvost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19513508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>