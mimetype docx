--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1810,230 +1810,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinson</w:t>
+                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
+              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156447v3</w:t>
+                <w:t xml:space="preserve">hal-04055720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055720v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156447v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
               </w:r>
@@ -3458,213 +3458,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Corona</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097204v1</w:t>
+                <w:t xml:space="preserve">hal-01238377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guthmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238377v1</w:t>
+                <w:t xml:space="preserve">hal-01097204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
               </w:r>
@@ -5112,178 +5112,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byte-Range Asynchronous Locking in Distributed Settings</w:t>
+                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and network-based Processing - PDP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany</w:t>
+              <w:t xml:space="preserve">9th International conference on Peer-to-peer computing - IEEE P2P 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00338189v1</w:t>
+                <w:t xml:space="preserve">inria-00435802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
+                <w:t xml:space="preserve">Byte-Range Asynchronous Locking in Distributed Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Peer-to-peer computing - IEEE P2P 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Seattle, United States</w:t>
+              <w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and network-based Processing - PDP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435802v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00338189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-checking Distributed Applications with GRAS</w:t>
               </w:r>
@@ -6308,77 +6308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the tiny-Small design of the SmolPhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2024 - 10th International Conference on ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden. pp.1-4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7585,51 +7585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Java Learning Machine: A Learning Management System Dedicated To Computer Science Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7537, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9177,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>