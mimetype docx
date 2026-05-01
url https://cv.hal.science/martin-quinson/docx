--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1326,217 +1326,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of the impact of Virtual Machine Introspection Pauses on Multi-core Virtual Machines</w:t>
+                <w:t xml:space="preserve">Towards Efficient Verification of Parallel Applications with Mc SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Cosseron</w:t>
+                <w:t xml:space="preserve">Mathieu Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rilling</w:t>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HS3 2025 - 1st Workshop on Hardware-Supported Software Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">FORTE 2025 - 45th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carla Ferreira, Claudio A. Mezzina, Jun 2025, Lille, France. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253492v1</w:t>
+                <w:t xml:space="preserve">hal-05042973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Verification of Parallel Applications with Mc SimGrid</w:t>
+                <w:t xml:space="preserve">Mitigation of the impact of Virtual Machine Introspection Pauses on Multi-core Virtual Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laurent</w:t>
+                <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTE 2025 - 45th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carla Ferreira, Claudio A. Mezzina, Jun 2025, Lille, France. pp.1-21</w:t>
+              <w:t xml:space="preserve">HS3 2025 - 1st Workshop on Hardware-Supported Software Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042973v2</w:t>
+                <w:t xml:space="preserve">hal-05253492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a communication middleware for one-sided and collective operations</w:t>
               </w:r>
@@ -1699,64 +1699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Network Environment of Sandboxes to Hide Virtual Machine Introspection Pauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,230 +1810,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055720v1</w:t>
+                <w:t xml:space="preserve">hal-04156447v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinson</w:t>
+                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
+              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156447v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPI BUGS INITIATIVE: a Framework for MPI Verification Tools Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding-based Dynamic Partial Order Reduction of Asynchronous Distributed Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3134,256 +3134,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying MPI Applications with SimGridMC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correctness 2017 - First International Workshop on Software Correctness for HPC Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632421v1</w:t>
+                <w:t xml:space="preserve">hal-01630226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
+                <w:t xml:space="preserve">Verifying MPI Applications with SimGridMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Correctness 2017 - First International Workshop on Software Correctness for HPC Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver, United States. pp.28-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3145344.3145345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630226v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Shutdown Techniques for Energy-Efficient Cloud Data Centers</w:t>
               </w:r>
@@ -3458,213 +3458,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guthmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238377v1</w:t>
+                <w:t xml:space="preserve">hal-01097204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Corona</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097204v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
               </w:r>
@@ -4827,312 +4827,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Model of Communication APIs ­ - Application to Dynamic Partial-order Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Rosa</w:t>
+                <w:t xml:space="preserve">A High-Level Language for Modeling Algorithms and their Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Automated Verification of Critical Systems - AVOCS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">13th Brazilian Symposium on Formal Methods - SBMF'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00532889v1</w:t>
+                <w:t xml:space="preserve">inria-00537779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Generic Experimental Environments for Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Model of Communication APIs ­ - Application to Dynamic Partial-order Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Automated Verification of Critical Systems - AVOCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00502839v1</w:t>
+                <w:t xml:space="preserve">inria-00532889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Language for Modeling Algorithms and their Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesizing Generic Experimental Environments for Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bobelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Brazilian Symposium on Formal Methods - SBMF'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537779v1</w:t>
+                <w:t xml:space="preserve">inria-00502839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
               </w:r>
@@ -6308,77 +6308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the tiny-Small design of the SmolPhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2024 - 10th International Conference on ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden. pp.1-4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7109,77 +7109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiding Virtual Machine Introspection Pauses in Networked Sandboxes with Network Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7585,51 +7585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Java Learning Machine: A Learning Management System Dedicated To Computer Science Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7537, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9177,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>