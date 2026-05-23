--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1326,217 +1326,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Verification of Parallel Applications with Mc SimGrid</w:t>
+                <w:t xml:space="preserve">Mitigation of the impact of Virtual Machine Introspection Pauses on Multi-core Virtual Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laurent</w:t>
+                <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Jéron</w:t>
+                <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTE 2025 - 45th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carla Ferreira, Claudio A. Mezzina, Jun 2025, Lille, France. pp.1-21</w:t>
+              <w:t xml:space="preserve">HS3 2025 - 1st Workshop on Hardware-Supported Software Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042973v2</w:t>
+                <w:t xml:space="preserve">hal-05253492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of the impact of Virtual Machine Introspection Pauses on Multi-core Virtual Machines</w:t>
+                <w:t xml:space="preserve">Towards Efficient Verification of Parallel Applications with Mc SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Cosseron</w:t>
+                <w:t xml:space="preserve">Mathieu Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rilling</w:t>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HS3 2025 - 1st Workshop on Hardware-Supported Software Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">FORTE 2025 - 45th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carla Ferreira, Claudio A. Mezzina, Jun 2025, Lille, France. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253492v1</w:t>
+                <w:t xml:space="preserve">hal-05042973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a communication middleware for one-sided and collective operations</w:t>
               </w:r>
@@ -1699,64 +1699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Network Environment of Sandboxes to Hide Virtual Machine Introspection Pauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,230 +1810,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinson</w:t>
+                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courageux-Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
+              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156447v3</w:t>
+                <w:t xml:space="preserve">hal-04055720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wi-Fi Energy Model for Scalable Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">SmolPhone: a smartphone with energy limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">IGSC 2023 - 14th International Green and Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Mani Krishna; Michele Magno, Oct 2023, Toronto, Canada. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055720v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156447v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow-Level Wi-Fi Model for Large Scale Network Simulation</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MPI BUGS INITIATIVE: a Framework for MPI Verification Tools Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding-based Dynamic Partial Order Reduction of Asynchronous Distributed Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,106 +2595,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Suter</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eduhpc.2018.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891513v1</w:t>
+                <w:t xml:space="preserve">hal-04480028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMPI Courseware: Teaching Distributed-Memory Computing with MPI in Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2703,333 +2712,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Suter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EduHPC-18 - Workshop on Education for High-Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2018, Dallas, United States. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eduhpc.2018.00006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04480028v1</w:t>
+                <w:t xml:space="preserve">hal-01891513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
+                <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3200921.3200932⟩</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762540v1</w:t>
+                <w:t xml:space="preserve">hal-01856657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
+                <w:t xml:space="preserve">Co-simulation of FMUs and Distributed Applications with SimGrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">SIGSIM-PADS ’18 : 2018 SIGSIM Principles of Advanced Discrete Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.145-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cahpc.2018.8645901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3200921.3200932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856657v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Energy Consumption of MPI Applications at Scale Using a Single Node</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying MPI Applications with SimGridMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3458,213 +3458,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Corona</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097204v1</w:t>
+                <w:t xml:space="preserve">hal-01238377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-level State Equality Detection for the Formal Dynamic Verification of Legacy Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guthmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Approaches to Parallel and Distributed Systems (4PAD) - Special Session of Parallel, Distributed and network-based Processing (PDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238377v1</w:t>
+                <w:t xml:space="preserve">hal-01097204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
               </w:r>
@@ -4300,351 +4300,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00602216v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émulation d'applications distribuées sur des plates-formes virtuelles simulées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single Node On-Line Simulation of MPI Applications with SMPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Clauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stillwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2011, Anchorange (AK), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00565341v1</w:t>
+                <w:t xml:space="preserve">inria-00527150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Node On-Line Simulation of MPI Applications with SMPI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SimGrid MC: Verification Support for a Multi-API Simulation Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 31th International Conference on FORmal TEchniques for Networked and Distributed Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Reykjavik, Iceland. pp.274-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21461-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527150v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00593505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimGrid MC: Verification Support for a Multi-API Simulation Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Émulation d'applications distribuées sur des plates-formes virtuelles simulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guthmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 31th International Conference on FORmal TEchniques for Networked and Distributed Systems (FORTE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21461-5_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00593505v1</w:t>
+                <w:t xml:space="preserve">inria-00565341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Performance of MPI Applications Through Time-Independent Trace Replay</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending PlusCal: A Language for Describing Concurrent and Distributed Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4846,51 +4846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Level Language for Modeling Algorithms and their Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4941,51 +4941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model of Communication APIs ­ - Application to Dynamic Partial-order Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5112,178 +5112,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
+                <w:t xml:space="preserve">Byte-Range Asynchronous Locking in Distributed Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Peer-to-peer computing - IEEE P2P 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Seattle, United States</w:t>
+              <w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and network-based Processing - PDP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435802v1</w:t>
+                <w:t xml:space="preserve">inria-00338189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byte-Range Asynchronous Locking in Distributed Settings</w:t>
+                <w:t xml:space="preserve">SimGrid: a Generic Framework for Large-Scale Distributed Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed and network-based Processing - PDP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Weimar, Germany</w:t>
+              <w:t xml:space="preserve">9th International conference on Peer-to-peer computing - IEEE P2P 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00338189v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-checking Distributed Applications with GRAS</w:t>
               </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploiting Concurrency Efficiently and Correctly - EC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
@@ -6308,77 +6308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the tiny-Small design of the SmolPhone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2024 - 10th International Conference on ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden. pp.1-4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France. , pp.130-131</w:t>
@@ -7109,77 +7109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiding Virtual Machine Introspection Pauses in Networked Sandboxes with Network Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cosseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7489,51 +7489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bobelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Clauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Donassolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Java Learning Machine: A Learning Management System Dedicated To Computer Science Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7537, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7052, INRIA. 2009, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7934,185 +7934,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00130734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application-Level Network Mapper</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRAS: a Research and Development framework for Grid services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5792, INRIA. 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5789, INRIA. 2006, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071214v1</w:t>
+                <w:t xml:space="preserve">inria-00070232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAS: a Research and Development framework for Grid services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Application-Level Network Mapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5789, INRIA. 2006, pp.24</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5792, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070232v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic deployment of the Network Weather Service using the Effective Network View</w:t>
               </w:r>
@@ -8190,51 +8190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application-Level Network Mapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909441v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giersch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2025.103125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2020/4/13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guthmuller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Corona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Markomanolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lee Stillwell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2669305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017319v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.06.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342004046046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MHD2NJ4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(01)00101-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BMP0SCM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05253492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042973v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courageux-Sudan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156447v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551659.3559022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21759-4_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02020045v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15032-7_88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eduhpc.2018.00006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200921.3200932" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523608v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz C. Heinrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145344.3145345" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Geier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bedaride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Markomanolis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650233v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bobelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rquez Alejandro Gonz&#225;lez David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602216v4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stillwell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21461-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378374v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayo Fujiwara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108389v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00927316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006169v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Rautureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;daride" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10214-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00631141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donassolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00256883v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eduard Frincu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130734v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070232v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05040017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3714440fcff4a244f3d51dc0495bab153a5c298c;origin=https://framagit.org/simgrid/simgrid.git;visit=swh:1:snp:f2414fd9d467641d7a695ed64e3d2fd779087095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>