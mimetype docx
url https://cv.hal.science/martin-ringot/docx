--- v0 (2026-03-12)
+++ v1 (2026-04-24)
@@ -669,174 +669,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi parle-t-on lorsqu'on parle de narration vidéoludique ? Mondialité et narrataire-enquêteur</w:t>
+                <w:t xml:space="preserve">Le jeu vidéo Dante's Inferno est-il une parodie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.255-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930093v1</w:t>
+                <w:t xml:space="preserve">hal-02930086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu vidéo Dante's Inferno est-il une parodie?</w:t>
+                <w:t xml:space="preserve">De quoi parle-t-on lorsqu'on parle de narration vidéoludique ? Mondialité et narrataire-enquêteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.10588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930086v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repousser la fin dans les mondes vidéoludiques. Stratégies économiques, modalités narratives, motivations affectives</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espe.unistra.fr/recherche/vie-scientifique/manifestations-scientifiques/transmedialite-du-conte/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espe.unistra.fr/uploads/media/programme_colloque_oct2017_v4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/arts-pratiques-poetiques/actualites/fin-dans-jeux-video-aspects-spatio-temporalites-videoludiques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930086v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Francioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Manconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/2016877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espe.unistra.fr/recherche/vie-scientifique/manifestations-scientifiques/transmedialite-du-conte/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://espe.unistra.fr/uploads/media/programme_colloque_oct2017_v4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rennes2.fr/arts-pratiques-poetiques/actualites/fin-dans-jeux-video-aspects-spatio-temporalites-videoludiques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Giner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257932v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930086v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Francioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Manconi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/2016877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ruggiero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03221517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03184728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>