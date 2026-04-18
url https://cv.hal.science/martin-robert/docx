--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.90566037736px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette science nécessaire. Dissections humaines et formation médicale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGill-Queen's University Press. , 2023, Études d'histoire du Québec / Studies on the History of Quebec, 9780228019091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question sociale et citoyenneté. La dimension politique des régulations sociales (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Verbauwhede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. 2020, 978-2-7605-5361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève et paix. Une histoire des lois spéciales au Québec (1964-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montréal, Lux. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Education in Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes. Réflexions sur la carrière de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1), pp.7-213, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the World Upside Down: Historical Insights for Medical Education’s Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Arfeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kadambari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-025-10496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Québec, Dublin et la fondation d'universités catholiques dans l'Empire britannique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (2), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2025.5431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Daniel Poitras et Micheline Cambron, L'Université de Montréal. Une histoire urbaine et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.118-120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2024.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Jaehwan Hyun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Stuart Anderson, Pharmacopoeias, Drug Regulation, and Empires. Making Medicines Official in Britain’s Imperial World, 1618–1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (2), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2025.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical schools in empires: connecting the dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.110-127. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Jolene Zigarovich, Death and the Body in the Eighteenth Century Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00956-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Anne Carol, La mise en pièces de Gambetta. Autopsie d’un corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w1lf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial mission: Jesuits, French diplomacy, and medical education at l’Aurore University in Shanghai, 1912–1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Pieragastini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.200-216. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Delia Gavrus and Susan Lamb (eds), Transforming Medical Education. Historical Case Studies of Teaching, Learning, and Belonging in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting British medicine in the Empire: the establishment of medical schools in India and Canada, 1763–1837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager pour apprendre : les Canadiens reçus docteurs en médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Health History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.72-98. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjhh.532-042021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Richard W. Vaudry, Andrew Fernando Holmes: Protestantism, Medicine, and Science in Nineteenth-Century Montreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Denis Goulet. Histoire de la Faculté de médecine de l’Université Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Canadensis: Canadian Journal of the History of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.131-133. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1078936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux croisés. Catholiques et médecins face à la crémation funéraire au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hygiène du cadavre, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: François Joffres, Le microcosme hospitalier à Grenoble et à Meaux au XIXe siècle. Vie quotidienne, place de l'hôpital dans la cité, pratiques médicales, révolution pastorienne, laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émeute des fémurs : contestations étudiantes, dissections humaines et professionnalisation de la médecine au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (4), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/chr.2020-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Laurence Talairach, Gothic Remains: Corpses, Terror and Anatomical Culture, 1764–1897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.525-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.438-042020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Tinne Claes, Corpses in Belgian Anatomy, 1860–1914: Nobody’s Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.529-532. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.420-022020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Mathilde Rossigneux-Méheust, Vies d’hospice. Vieillir et mourir en institution au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.487-489. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.344-032019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we deny death? I. A genealogy of death denial & II. Critiques of the death-denial thesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tradii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3 et 4), pp.247-260 et 377-388. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Élisabeth Belmas et Serenella Nonnis-Vigilante (dirs), L’orchestration de la mort : Les funérailles, des temps modernes à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.445-447. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.35.2.258-052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Alex Gagnon, La communauté du dehors. Imaginaire social et crimes célèbres au Québec (XIX-XX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (3-4), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Thomas Laqueur, The work of the dead: a cultural history of mortal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.270. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1304371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review/Recension: Régis Bertrand et Anne Carol (dir.), Aux origines des cimetières contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de recherche en histoire des sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des incinérés : Histoire croisée des mouvements crématistes de Paris, du nord de l’Italie et de Montréal au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (100), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/his.2016.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes : réflexions et témoignages sur la carrière de Jean-Marie Fecteau (1949-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et civilisation : aux périphéries de la pensée de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037414ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la désincarnation : le cas de Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Varia, 6 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.varia.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme synthèse intelligible : une analyse textuelle du livre IV de la République de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ithaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation entre essor et marginalité à la fin du XIXe siècle. Une pratique hors normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires. XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-209, 2023, 9791032004722. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tabou contemporain de la mort ? Autour de Geoffrey Gorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Cuchet; Nicolas Laubry; Michel Lauwers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2023, Collection de l'École française de Rome, 978-2-7283-1801-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.52128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankenstein et la littérature résurrectionniste au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Porret; Olinda Testori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankenstein, le démiurge des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg, pp.141-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze : de la représentation à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Couture; Lawrence Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Deleuze. Nature, pensée, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval et Hermann, pp.107-138, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de la liberté. Notes sur Hegel, Marx et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaveh Boiveiri; Emmanuel Chaput; Arnaud Theurillat-Cloutier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel, Marx and the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-218, 2016, 9781042840298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répression du droit de grève ou comment nos gouvernements ont appris à ne plus s’en faire et à aimer la législation atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la sécurité !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M Éditeur, pp.39-64, 2016, 978-2-924327-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ordre funéraire. L’introduction polémique de la crémation au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Brien et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e colloque international étudiant du département d’histoire de l’Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2015, 978-2-9816015-8-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “solution miracle” : le droit de grève et la loi spéciale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Crevier, H. Forcier et S. Trépanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler le syndicalisme pour changer le Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écosociété, pp.69-84, 2015, 9782897191955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi spéciale, le droit de grève et la transformation néolibérale de la société québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fahmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État du Québec 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boréal, pp.387-394, 2014, 978-2-7646-2287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise contemporain devant les cadavres. Recomposition du rapport aux corps morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Office de coopération et d’information muséales (OCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Nina Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1217l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers élèves canadiens de Pasteur et de ses disciples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales, tome IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Medicine, https://www.mappingmedicine.cnrs.fr/en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlèvements de cadavres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la crémation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie sur la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.90566037736px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette science nécessaire. Dissections humaines et formation médicale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGill-Queen's University Press. , 2023, Études d'histoire du Québec / Studies on the History of Quebec, 9780228019091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question sociale et citoyenneté. La dimension politique des régulations sociales (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Verbauwhede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. 2020, 978-2-7605-5361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève et paix. Une histoire des lois spéciales au Québec (1964-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montréal, Lux. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Education in Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes. Réflexions sur la carrière de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1), pp.7-213, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the World Upside Down: Historical Insights for Medical Education’s Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Arfeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kadambari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-025-10496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Québec, Dublin et la fondation d'universités catholiques dans l'Empire britannique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (2), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2025.5431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Stuart Anderson, Pharmacopoeias, Drug Regulation, and Empires. Making Medicines Official in Britain’s Imperial World, 1618–1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (2), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2025.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Jaehwan Hyun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Daniel Poitras et Micheline Cambron, L'Université de Montréal. Une histoire urbaine et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.118-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2024.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Anne Carol, La mise en pièces de Gambetta. Autopsie d’un corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w1lf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Jolene Zigarovich, Death and the Body in the Eighteenth Century Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00956-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical schools in empires: connecting the dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.110-127. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial mission: Jesuits, French diplomacy, and medical education at l’Aurore University in Shanghai, 1912–1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Pieragastini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.200-216. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Delia Gavrus and Susan Lamb (eds), Transforming Medical Education. Historical Case Studies of Teaching, Learning, and Belonging in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting British medicine in the Empire: the establishment of medical schools in India and Canada, 1763–1837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager pour apprendre : les Canadiens reçus docteurs en médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Health History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.72-98. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjhh.532-042021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux croisés. Catholiques et médecins face à la crémation funéraire au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hygiène du cadavre, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: François Joffres, Le microcosme hospitalier à Grenoble et à Meaux au XIXe siècle. Vie quotidienne, place de l'hôpital dans la cité, pratiques médicales, révolution pastorienne, laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Richard W. Vaudry, Andrew Fernando Holmes: Protestantism, Medicine, and Science in Nineteenth-Century Montreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Denis Goulet. Histoire de la Faculté de médecine de l’Université Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Canadensis: Canadian Journal of the History of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.131-133. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1078936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émeute des fémurs : contestations étudiantes, dissections humaines et professionnalisation de la médecine au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (4), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/chr.2020-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Laurence Talairach, Gothic Remains: Corpses, Terror and Anatomical Culture, 1764–1897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.525-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.438-042020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Tinne Claes, Corpses in Belgian Anatomy, 1860–1914: Nobody’s Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.529-532. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.420-022020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Mathilde Rossigneux-Méheust, Vies d’hospice. Vieillir et mourir en institution au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.487-489. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.344-032019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we deny death? I. A genealogy of death denial & II. Critiques of the death-denial thesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tradii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3 et 4), pp.247-260 et 377-388. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Élisabeth Belmas et Serenella Nonnis-Vigilante (dirs), L’orchestration de la mort : Les funérailles, des temps modernes à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.445-447. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.35.2.258-052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Alex Gagnon, La communauté du dehors. Imaginaire social et crimes célèbres au Québec (XIX-XX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (3-4), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Thomas Laqueur, The work of the dead: a cultural history of mortal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.270. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1304371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des incinérés : Histoire croisée des mouvements crématistes de Paris, du nord de l’Italie et de Montréal au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (100), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/his.2016.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes : réflexions et témoignages sur la carrière de Jean-Marie Fecteau (1949-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review/Recension: Régis Bertrand et Anne Carol (dir.), Aux origines des cimetières contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de recherche en histoire des sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et civilisation : aux périphéries de la pensée de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037414ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la désincarnation : le cas de Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Varia, 6 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.varia.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme synthèse intelligible : une analyse textuelle du livre IV de la République de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ithaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation entre essor et marginalité à la fin du XIXe siècle. Une pratique hors normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires. XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-209, 2023, 9791032004722. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tabou contemporain de la mort ? Autour de Geoffrey Gorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Cuchet; Nicolas Laubry; Michel Lauwers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2023, Collection de l'École française de Rome, 978-2-7283-1801-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.52128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankenstein et la littérature résurrectionniste au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Porret; Olinda Testori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankenstein, le démiurge des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg, pp.141-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze : de la représentation à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Couture; Lawrence Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Deleuze. Nature, pensée, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval et Hermann, pp.107-138, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de la liberté. Notes sur Hegel, Marx et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaveh Boiveiri; Emmanuel Chaput; Arnaud Theurillat-Cloutier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel, Marx and the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-218, 2016, 9781042840298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répression du droit de grève ou comment nos gouvernements ont appris à ne plus s’en faire et à aimer la législation atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la sécurité !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M Éditeur, pp.39-64, 2016, 978-2-924327-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ordre funéraire. L’introduction polémique de la crémation au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Brien et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e colloque international étudiant du département d’histoire de l’Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2015, 978-2-9816015-8-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “solution miracle” : le droit de grève et la loi spéciale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Crevier, H. Forcier et S. Trépanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler le syndicalisme pour changer le Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écosociété, pp.69-84, 2015, 9782897191955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi spéciale, le droit de grève et la transformation néolibérale de la société québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fahmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État du Québec 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boréal, pp.387-394, 2014, 978-2-7646-2287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise contemporain devant les cadavres. Recomposition du rapport aux corps morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Office de coopération et d’information muséales (OCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Nina Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1217l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers élèves canadiens de Pasteur et de ses disciples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales, tome IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Medicine, https://www.mappingmedicine.cnrs.fr/en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlèvements de cadavres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la crémation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie sur la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bienvenue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Verbauwhede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohee Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larochelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arfeen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kadambari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-025-10496-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2025.5431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2024.5421" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00956-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w1lf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pieragastini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.532-042021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078936ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/chr.2020-0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.438-042020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.420-022020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.344-032019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tradii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1415318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.2.258-052018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048524ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1304371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2016.0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037409ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037414ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bq3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/52128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.52128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.65325/EB4997/hegel-marx-contemporary-world-emmanuel-chaput-kaveh-boiveiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-14e-colloque-international-etudiant-departement-dhistoire-luniversite--978-2-9816015-8-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bienvenue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Verbauwhede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohee Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larochelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arfeen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kadambari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-025-10496-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2025.5431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2024.5421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w1lf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00956-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pieragastini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.532-042021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078936ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/chr.2020-0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.438-042020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.420-022020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.344-032019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tradii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1415318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.2.258-052018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048524ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1304371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2016.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037409ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037414ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bq3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/52128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.52128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.65325/EB4997/hegel-marx-contemporary-world-emmanuel-chaput-kaveh-boiveiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-14e-colloque-international-etudiant-departement-dhistoire-luniversite--978-2-9816015-8-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>