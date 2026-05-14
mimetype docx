--- v1 (2026-04-18)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.90566037736px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette science nécessaire. Dissections humaines et formation médicale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGill-Queen's University Press. , 2023, Études d'histoire du Québec / Studies on the History of Quebec, 9780228019091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question sociale et citoyenneté. La dimension politique des régulations sociales (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Verbauwhede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. 2020, 978-2-7605-5361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève et paix. Une histoire des lois spéciales au Québec (1964-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montréal, Lux. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Education in Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes. Réflexions sur la carrière de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1), pp.7-213, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the World Upside Down: Historical Insights for Medical Education’s Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Arfeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kadambari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-025-10496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Québec, Dublin et la fondation d'universités catholiques dans l'Empire britannique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (2), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2025.5431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Stuart Anderson, Pharmacopoeias, Drug Regulation, and Empires. Making Medicines Official in Britain’s Imperial World, 1618–1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (2), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2025.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Jaehwan Hyun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Daniel Poitras et Micheline Cambron, L'Université de Montréal. Une histoire urbaine et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.118-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2024.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Anne Carol, La mise en pièces de Gambetta. Autopsie d’un corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w1lf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Jolene Zigarovich, Death and the Body in the Eighteenth Century Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00956-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical schools in empires: connecting the dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.110-127. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial mission: Jesuits, French diplomacy, and medical education at l’Aurore University in Shanghai, 1912–1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Pieragastini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.200-216. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Delia Gavrus and Susan Lamb (eds), Transforming Medical Education. Historical Case Studies of Teaching, Learning, and Belonging in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting British medicine in the Empire: the establishment of medical schools in India and Canada, 1763–1837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager pour apprendre : les Canadiens reçus docteurs en médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Health History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.72-98. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjhh.532-042021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux croisés. Catholiques et médecins face à la crémation funéraire au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hygiène du cadavre, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: François Joffres, Le microcosme hospitalier à Grenoble et à Meaux au XIXe siècle. Vie quotidienne, place de l'hôpital dans la cité, pratiques médicales, révolution pastorienne, laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Richard W. Vaudry, Andrew Fernando Holmes: Protestantism, Medicine, and Science in Nineteenth-Century Montreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Denis Goulet. Histoire de la Faculté de médecine de l’Université Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Canadensis: Canadian Journal of the History of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.131-133. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1078936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émeute des fémurs : contestations étudiantes, dissections humaines et professionnalisation de la médecine au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (4), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/chr.2020-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Laurence Talairach, Gothic Remains: Corpses, Terror and Anatomical Culture, 1764–1897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.525-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.438-042020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Tinne Claes, Corpses in Belgian Anatomy, 1860–1914: Nobody’s Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.529-532. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.420-022020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Mathilde Rossigneux-Méheust, Vies d’hospice. Vieillir et mourir en institution au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.487-489. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.344-032019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we deny death? I. A genealogy of death denial & II. Critiques of the death-denial thesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tradii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3 et 4), pp.247-260 et 377-388. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Élisabeth Belmas et Serenella Nonnis-Vigilante (dirs), L’orchestration de la mort : Les funérailles, des temps modernes à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.445-447. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.35.2.258-052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Alex Gagnon, La communauté du dehors. Imaginaire social et crimes célèbres au Québec (XIX-XX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (3-4), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Thomas Laqueur, The work of the dead: a cultural history of mortal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.270. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1304371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des incinérés : Histoire croisée des mouvements crématistes de Paris, du nord de l’Italie et de Montréal au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (100), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/his.2016.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes : réflexions et témoignages sur la carrière de Jean-Marie Fecteau (1949-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review/Recension: Régis Bertrand et Anne Carol (dir.), Aux origines des cimetières contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de recherche en histoire des sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et civilisation : aux périphéries de la pensée de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037414ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la désincarnation : le cas de Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Varia, 6 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.varia.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme synthèse intelligible : une analyse textuelle du livre IV de la République de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ithaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation entre essor et marginalité à la fin du XIXe siècle. Une pratique hors normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires. XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-209, 2023, 9791032004722. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tabou contemporain de la mort ? Autour de Geoffrey Gorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Cuchet; Nicolas Laubry; Michel Lauwers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2023, Collection de l'École française de Rome, 978-2-7283-1801-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.52128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankenstein et la littérature résurrectionniste au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Porret; Olinda Testori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankenstein, le démiurge des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg, pp.141-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze : de la représentation à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Couture; Lawrence Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Deleuze. Nature, pensée, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval et Hermann, pp.107-138, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de la liberté. Notes sur Hegel, Marx et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaveh Boiveiri; Emmanuel Chaput; Arnaud Theurillat-Cloutier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel, Marx and the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-218, 2016, 9781042840298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répression du droit de grève ou comment nos gouvernements ont appris à ne plus s’en faire et à aimer la législation atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la sécurité !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M Éditeur, pp.39-64, 2016, 978-2-924327-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ordre funéraire. L’introduction polémique de la crémation au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Brien et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e colloque international étudiant du département d’histoire de l’Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2015, 978-2-9816015-8-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “solution miracle” : le droit de grève et la loi spéciale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Crevier, H. Forcier et S. Trépanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler le syndicalisme pour changer le Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écosociété, pp.69-84, 2015, 9782897191955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi spéciale, le droit de grève et la transformation néolibérale de la société québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fahmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État du Québec 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boréal, pp.387-394, 2014, 978-2-7646-2287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise contemporain devant les cadavres. Recomposition du rapport aux corps morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Office de coopération et d’information muséales (OCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Nina Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1217l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers élèves canadiens de Pasteur et de ses disciples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales, tome IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Medicine, https://www.mappingmedicine.cnrs.fr/en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlèvements de cadavres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la crémation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie sur la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.90566037736px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cette science nécessaire. Dissections humaines et formation médicale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGill-Queen's University Press. , 2023, Études d'histoire du Québec / Studies on the History of Quebec, 9780228019091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question sociale et citoyenneté. La dimension politique des régulations sociales (XIXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bienvenue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Verbauwhede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. 2020, 978-2-7605-5361-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève et paix. Une histoire des lois spéciales au Québec (1964-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montréal, Lux. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Education in Empires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes. Réflexions sur la carrière de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (1), pp.7-213, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the World Upside Down: Historical Insights for Medical Education’s Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Arfeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kadambari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-025-10496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Québec, Dublin et la fondation d'universités catholiques dans l'Empire britannique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (2), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2025.5431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Stuart Anderson, Pharmacopoeias, Drug Regulation, and Empires. Making Medicines Official in Britain’s Imperial World, 1618–1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (2), pp.327-328. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2025.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Jaehwan Hyun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Daniel Poitras et Micheline Cambron, L'Université de Montréal. Une histoire urbaine et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in Education / Revue d'histoire de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.118-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32316/hse-rhe.2024.5421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Maureen Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.105-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1479r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical schools in empires: connecting the dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hohee Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.110-127. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Anne Carol, La mise en pièces de Gambetta. Autopsie d’un corps politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 286, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w1lf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Jolene Zigarovich, Death and the Body in the Eighteenth Century Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.221-223. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00956-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial mission: Jesuits, French diplomacy, and medical education at l’Aurore University in Shanghai, 1912–1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Pieragastini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.200-216. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Delia Gavrus and Susan Lamb (eds), Transforming Medical Education. Historical Case Studies of Teaching, Learning, and Belonging in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.219-220. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting British medicine in the Empire: the establishment of medical schools in India and Canada, 1763–1837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (2), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/mdh.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager pour apprendre : les Canadiens reçus docteurs en médecine à Paris au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Health History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), pp.72-98. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjhh.532-042021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feux croisés. Catholiques et médecins face à la crémation funéraire au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hygiène du cadavre, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: François Joffres, Le microcosme hospitalier à Grenoble et à Meaux au XIXe siècle. Vie quotidienne, place de l'hôpital dans la cité, pratiques médicales, révolution pastorienne, laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (1), pp.112-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Richard W. Vaudry, Andrew Fernando Holmes: Protestantism, Medicine, and Science in Nineteenth-Century Montreal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Denis Goulet. Histoire de la Faculté de médecine de l’Université Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Canadensis: Canadian Journal of the History of Science, Technology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.131-133. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1078936ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émeute des fémurs : contestations étudiantes, dissections humaines et professionnalisation de la médecine au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (4), pp.525-544. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/chr.2020-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Laurence Talairach, Gothic Remains: Corpses, Terror and Anatomical Culture, 1764–1897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.525-527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.438-042020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Tinne Claes, Corpses in Belgian Anatomy, 1860–1914: Nobody’s Dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.529-532. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.420-022020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Mathilde Rossigneux-Méheust, Vies d’hospice. Vieillir et mourir en institution au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.487-489. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.344-032019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we deny death? I. A genealogy of death denial & II. Critiques of the death-denial thesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tradii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3 et 4), pp.247-260 et 377-388. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1415318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Élisabeth Belmas et Serenella Nonnis-Vigilante (dirs), L’orchestration de la mort : Les funérailles, des temps modernes à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.445-447. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.35.2.258-052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Alex Gagnon, La communauté du dehors. Imaginaire social et crimes célèbres au Québec (XIX-XX siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (3-4), pp.178-180. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review/Recension: Thomas Laqueur, The work of the dead: a cultural history of mortal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mortality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.270. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13576275.2017.1304371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review/Recension: Régis Bertrand et Anne Carol (dir.), Aux origines des cimetières contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de recherche en histoire des sociabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des incinérés : Histoire croisée des mouvements crématistes de Paris, du nord de l’Italie et de Montréal au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Sociale - Social History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (100), pp.453-474. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/his.2016.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marges et des normes : réflexions et témoignages sur la carrière de Jean-Marie Fecteau (1949-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037409ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et civilisation : aux périphéries de la pensée de Jean-Marie Fecteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1037414ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la désincarnation : le cas de Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Varia, 6 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.varia.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme synthèse intelligible : une analyse textuelle du livre IV de la République de Platon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ithaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crémation entre essor et marginalité à la fin du XIXe siècle. Une pratique hors normes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des morts qui dérogent. À l’écart des normes funéraires. XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-209, 2023, 9791032004722. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tabou contemporain de la mort ? Autour de Geoffrey Gorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Cuchet; Nicolas Laubry; Michel Lauwers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions funéraires en Occident. Une histoire des relations entre morts et vivants de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2023, Collection de l'École française de Rome, 978-2-7283-1801-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.52128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankenstein et la littérature résurrectionniste au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Porret; Olinda Testori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankenstein, le démiurge des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg, pp.141-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze : de la représentation à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Couture; Lawrence Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers Deleuze. Nature, pensée, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval et Hermann, pp.107-138, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de la liberté. Notes sur Hegel, Marx et Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaveh Boiveiri; Emmanuel Chaput; Arnaud Theurillat-Cloutier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hegel, Marx and the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-218, 2016, 9781042840298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répression du droit de grève ou comment nos gouvernements ont appris à ne plus s’en faire et à aimer la législation atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de la sécurité !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M Éditeur, pp.39-64, 2016, 978-2-924327-58-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ordre funéraire. L’introduction polémique de la crémation au Québec (1874-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Brien et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 14e colloque international étudiant du département d’histoire de l’Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2015, 978-2-9816015-8-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “solution miracle” : le droit de grève et la loi spéciale au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Crevier, H. Forcier et S. Trépanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler le syndicalisme pour changer le Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écosociété, pp.69-84, 2015, 9782897191955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi spéciale, le droit de grève et la transformation néolibérale de la société québécoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fahmy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État du Québec 2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boréal, pp.387-394, 2014, 978-2-7646-2287-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise contemporain devant les cadavres. Recomposition du rapport aux corps morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Office de coopération et d’information muséales (OCIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médecine à l’échelle du monde » : Entretien avec Nina Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Linte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Nosaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1217l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers élèves canadiens de Pasteur et de ses disciples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences médicales, tome IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.289-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Medicine, https://www.mappingmedicine.cnrs.fr/en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlèvements de cadavres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la crémation au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie sur la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bienvenue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Verbauwhede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohee Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larochelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arfeen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kadambari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-025-10496-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2025.5431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2024.5421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w1lf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00956-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pieragastini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.532-042021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078936ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/chr.2020-0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.438-042020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.420-022020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.344-032019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tradii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1415318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.2.258-052018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048524ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1304371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2016.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037409ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037414ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bq3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/52128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.52128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.65325/EB4997/hegel-marx-contemporary-world-emmanuel-chaput-kaveh-boiveiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-14e-colloque-international-etudiant-departement-dhistoire-luniversite--978-2-9816015-8-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bienvenue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Verbauwhede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hohee Cho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larochelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arfeen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kadambari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-025-10496-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2025.5431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2025.6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Linte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Nosaka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479p" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32316/hse-rhe.2024.5421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1479r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w1lf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00956-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pieragastini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2024.6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.532-042021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523750v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078936ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/chr.2020-0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.438-042020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.420-022020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.344-032019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tradii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1415318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.2.258-052018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048524ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13576275.2017.1304371" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/his.2016.0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037409ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037414ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bq3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/52128" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.52128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.65325/EB4997/hegel-marx-contemporary-world-emmanuel-chaput-kaveh-boiveiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-14e-colloque-international-etudiant-departement-dhistoire-luniversite--978-2-9816015-8-2/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1217l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>