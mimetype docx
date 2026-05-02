--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1986,1079 +1986,1096 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'établissement d'éléments transposables dans une population de génomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation du test PIKA dans les universités françaises en 2025 : un premier retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondre Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Colloque de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11e Colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905940v1</w:t>
+                <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological description of the Lorenz-84 chaotic attractor</w:t>
+                <w:t xml:space="preserve">Scénarios d'établissement d'éléments transposables dans une population de génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From the nonlinear dynamical systems theory to observational chaos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">41ème Colloque de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942883v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian optimization to enhance coverage performance of a swarm of UAV with chaotic dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological description of the Lorenz-84 chaotic attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optimization and Learning: Challenges and Applications (OLA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">From the nonlinear dynamical systems theory to observational chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873697v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage Optimization with Connectivity Preservation for UAV Swarms Applying Chaotic Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian optimization to enhance coverage performance of a swarm of UAV with chaotic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Autonomic Computing (ICAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optimization and Learning: Challenges and Applications (OLA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574636v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Heterogeneous Multilevel Swarms of UAVs and High-Level Data Fusion to Support Situation Management in Surveillance Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coverage Optimization with Connectivity Preservation for UAV Swarms Applying Chaotic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias R Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Autonomic Computing (ICAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Columbus, United States. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2017.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MFI.2016.7849525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01360162v1</w:t>
+                <w:t xml:space="preserve">hal-01574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring chaotic dynamics by partition of bifurcation diagram</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Heterogeneous Multilevel Swarms of UAVs and High-Level Data Fusion to Support Situation Management in Surveillance Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advance in Nonlinear Complex Systems and Applications (WANCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MFI.2016.7849525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559091v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area exploration with a swarm of UAVs combining deterministic chaotic ant colony mobility with position MPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring chaotic dynamics by partition of bifurcation diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonyarit Changaival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Advance in Nonlinear Complex Systems and Applications (WANCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Aziz-Alaoui; Cyrille Bertelle; Jie Liu; Damien Olivier, Jul 2017, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571992v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIMUT project: Aid to SItuation Management based on MUltimodal, MUltiUAVs, MUltilevel acquisition Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Area exploration with a swarm of UAVs combining deterministic chaotic ant colony mobility with position MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E Dentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasundar Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications (DroNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3086439.3086445⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Miami, United States. pp.1392 - 1397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544703v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mécanisme chaotique sur l’optimisation d’un modèle de mobilité pour un essaim de drones devant réaliser une couverture de zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rosalie</w:t>
+                <w:t xml:space="preserve">ASIMUT project: Aid to SItuation Management based on MUltimodal, MUltiUAVs, MUltilevel acquisition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Rencontre du Non Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications (DroNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Niagara Falls, United States. pp.17 - 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3086439.3086445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494052v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From random process to chaotic behavior in swarms of UAVs</w:t>
+                <w:t xml:space="preserve">Impact du mécanisme chaotique sur l’optimisation d’un modèle de mobilité pour un essaim de drones devant réaliser une couverture de zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
@@ -3076,573 +3093,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM Symposium on Development and Analysis of Intelligent Vehicular Networks and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Rencontre du Non Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360176v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Multilevel Swarms for Situation Management</w:t>
+                <w:t xml:space="preserve">From random process to chaotic behavior in swarms of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications for Civilian Use (DroNet ‘16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2935620.2935631⟩</w:t>
+              <w:t xml:space="preserve">6th ACM Symposium on Development and Analysis of Intelligent Vehicular Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Malte, Malta. pp.9 - 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989275.2989281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340502v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabarit d'un attracteur borné par une frontière toroïdale de genre 5</w:t>
+                <w:t xml:space="preserve">UAV Multilevel Swarms for Situation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rencontre du Non-Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications for Civilian Use (DroNet ‘16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.49-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935620.2935631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009628v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologie du chaos toroïdal produit par un double pendule actif</w:t>
+                <w:t xml:space="preserve">Gabarit d'un attracteur borné par une frontière toroïdale de genre 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Tôrres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">16e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004499v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une topologie du chaos toroïdal tridimensionnel</w:t>
+                <w:t xml:space="preserve">Topologie du chaos toroïdal produit par un double pendule actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davidson Firmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Tôrres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.151-156</w:t>
+              <w:t xml:space="preserve">15ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003690v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une topologie du chaos toroïdal tridimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.151-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3652,100 +3777,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de composition de surfaces branchées pour la description d'attracteurs chaotiques bornés par des tores de genre élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique Chaotique [nlin.CD]. Université de Rouen, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01143169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3755,390 +3880,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of transposable elements in genomes under asexual reproduction using agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating invasion of parasite with graph theory: Dryocosmus kuriphilus, a threat for Castanea sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the bottom-up and top-down control of a worldwide chestnut tree pest invader through integrative ecological genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le tidyverse dès la L1 de SVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Multilevel Swarms for Situation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4180,65 +4387,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications for Civilian Use (DroNet ‘16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4306,51 +4513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1772FB60"/>
+    <w:nsid w:val="1F62E8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4537,51 +4744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-rosalie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-120X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188998004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9443-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgdp.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martinrosalie.gforge.uni.lu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meneceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nls.2025.100070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosalie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiarotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04102157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2194452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02421870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R Brust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dentler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0822-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.12.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2018.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Changaival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittichai Lavangnananda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416500371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/315101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jurquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2016.7849525" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Dentler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991418" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086439.3086445" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989275.2989281" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935620.2935631" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Firmo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T&#244;rres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-rosalie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-120X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188998004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9443-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgdp.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martinrosalie.gforge.uni.lu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meneceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nls.2025.100070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosalie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiarotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04102157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2194452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02421870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R Brust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dentler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0822-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.12.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2018.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Changaival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittichai Lavangnananda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416500371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/315101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jurquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2016.7849525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Dentler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086439.3086445" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989275.2989281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935620.2935631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Firmo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T&#244;rres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>