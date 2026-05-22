--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -122,118 +122,139 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">188998004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=YVWY-lcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D-9443-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis actuellement Maître de Conférence en Informatique au Laboratoire Génome et Développement des Plantes (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LGDP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) à l'Université de Perpignan Via Domitia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UPVD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Plus d'informations sont disponibles sur ma page personnelle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perso.univ-perp.fr/martin.rosalie/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -263,1580 +284,1580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological characterisation of a chaotic attractor with an additional branch generated from economic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure analysis of the Lorenz-84 chaotic attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lignon</w:t>
+                <w:t xml:space="preserve">M. Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rosalie</w:t>
+                <w:t xml:space="preserve">S. Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.100070. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (10), pp.103101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nls.2025.100070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0287725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328352v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure analysis of the Lorenz-84 chaotic attractor</w:t>
+                <w:t xml:space="preserve">Topological characterisation of a chaotic attractor with an additional branch generated from economic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosalie</w:t>
+                <w:t xml:space="preserve">Alexandre Meneceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangiarotti</w:t>
+                <w:t xml:space="preserve">Vincent Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0287725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nls.2025.100070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293532v1</w:t>
+                <w:t xml:space="preserve">hal-05328352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of chaotic dynamics for mobile network design and analysis: towards a trace data generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10236198.2023.2194452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimisation to select Rössler system parameters used in Chaotic Ant Colony Optimisation for Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias R Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.101047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2019.101047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Avoidance Effects on the Mobility of a UAV Swarm Using Chaotic Ant Colony with Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dentler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasundar Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.227-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-018-0822-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DACYCLEM: A decentralized algorithm for maximizing coverage and lifetime in a mobile wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87, pp.174-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos-enhanced mobility models for multilevel swarms of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.swevo.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Traversal (CHAT): Very Large Graphs Traversal Using Chaotic Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonyarit Changaival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kittichai Lavangnananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (14), pp.1750215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127417502157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templates of Two Foliated Attractors — Lorenz and Chen Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (02), pp.1650037. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127416500371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for concatenating templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gilmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.033102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4942799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templates and subtemplates of Rössler attractors from a bifurcation diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (31), pp.315101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/31/315101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic template extraction from chaotic attractors: II. Genus-one attractors with multiple unimodal folding mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (23), pp.235101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1751-8113/48/23/235101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.1450045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544737v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a general procedure for extracting templates from chaotic attractors bounded by high genus torus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A cancer model for the angiogenic switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Viger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021812741450045X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 360, pp.21 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004483v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic template extraction from chaotic attractors: I. Genus-one attractors with an inversion symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (37), pp.375101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/37/375101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1846,163 +1867,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Template of a Chaotic Attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Olszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Meder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.106-119, 2018, 26th International Symposium, GD 2018, Barcelona, Spain, September 26-28, 2018, Proceedings, 978-3-030-04413-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04414-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,1762 +2033,1762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation du test PIKA dans les universités françaises en 2025 : un premier retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondre Bolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11e Colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'établissement d'éléments transposables dans une population de génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de la Société Francophone de Biologie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological description of the Lorenz-84 chaotic attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mangiarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the nonlinear dynamical systems theory to observational chaos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization to enhance coverage performance of a swarm of UAV with chaotic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optimization and Learning: Challenges and Applications (OLA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage Optimization with Connectivity Preservation for UAV Swarms Applying Chaotic Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact du mécanisme chaotique sur l’optimisation d’un modèle de mobilité pour un essaim de drones devant réaliser une couverture de zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Autonomic Computing (ICAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20e Rencontre du Non Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAC.2017.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574636v1</w:t>
+                <w:t xml:space="preserve">hal-01494052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Heterogeneous Multilevel Swarms of UAVs and High-Level Data Fusion to Support Situation Management in Surveillance Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Coverage Optimization with Connectivity Preservation for UAV Swarms Applying Chaotic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias R Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MFI.2016.7849525⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Autonomic Computing (ICAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Columbus, United States. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAC.2017.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360162v1</w:t>
+                <w:t xml:space="preserve">hal-01574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring chaotic dynamics by partition of bifurcation diagram</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Heterogeneous Multilevel Swarms of UAVs and High-Level Data Fusion to Support Situation Management in Surveillance Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advance in Nonlinear Complex Systems and Applications (WANCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MFI.2016.7849525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559091v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area exploration with a swarm of UAVs combining deterministic chaotic ant colony mobility with position MPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploring chaotic dynamics by partition of bifurcation diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonyarit Changaival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Advance in Nonlinear Complex Systems and Applications (WANCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Aziz-Alaoui; Cyrille Bertelle; Jie Liu; Damien Olivier, Jul 2017, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571992v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIMUT project: Aid to SItuation Management based on MUltimodal, MUltiUAVs, MUltilevel acquisition Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Area exploration with a swarm of UAVs combining deterministic chaotic ant colony mobility with position MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan E Dentler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasundar Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications (DroNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Niagara Falls, United States. pp.17 - 20, </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Miami, United States. pp.1392 - 1397, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3086439.3086445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544703v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mécanisme chaotique sur l’optimisation d’un modèle de mobilité pour un essaim de drones devant réaliser une couverture de zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">ASIMUT project: Aid to SItuation Management based on MUltimodal, MUltiUAVs, MUltilevel acquisition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jurquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Rencontre du Non Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications (DroNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Niagara Falls, United States. pp.17 - 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3086439.3086445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494052v1</w:t>
+                <w:t xml:space="preserve">hal-01544703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From random process to chaotic behavior in swarms of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ACM Symposium on Development and Analysis of Intelligent Vehicular Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Malte, Malta. pp.9 - 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989275.2989281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Multilevel Swarms for Situation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications for Civilian Use (DroNet ‘16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.49-52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935620.2935631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabarit d'un attracteur borné par une frontière toroïdale de genre 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologie du chaos toroïdal produit par un double pendule actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidson Firmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Tôrres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une topologie du chaos toroïdal tridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial information fusion: application to expert assessment and management of natural risks in mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Travaglini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Information Fusion SAGEO'10 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3777,100 +3798,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de composition de surfaces branchées pour la description d'attracteurs chaotiques bornés par des tores de genre élevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique Chaotique [nlin.CD]. Université de Rouen, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01143169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3880,336 +3901,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of transposable elements in genomes under asexual reproduction using agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating invasion of parasite with graph theory: Dryocosmus kuriphilus, a threat for Castanea sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gourbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the bottom-up and top-down control of a worldwide chestnut tree pest invader through integrative ecological genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4219,233 +4240,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le tidyverse dès la L1 de SVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Multilevel Swarms for Situation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Micro Aerial Vehicle Networks, Systems, and Applications for Civilian Use (DroNet ‘16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4513,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F62E8DA"/>
+    <w:nsid w:val="E1CF0D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4744,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-rosalie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-120X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188998004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9443-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgdp.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martinrosalie.gforge.uni.lu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meneceur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nls.2025.100070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosalie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiarotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04102157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2194452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02421870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R Brust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dentler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0822-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.12.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2018.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Changaival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittichai Lavangnananda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416500371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/315101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jurquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2016.7849525" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Dentler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086439.3086445" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989275.2989281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935620.2935631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Firmo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T&#244;rres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-rosalie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-120X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188998004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YVWY-lcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-9443-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lgdp.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-perp.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martinrosalie.gforge.uni.lu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangiarotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meneceur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nls.2025.100070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04102157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2194452" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02421870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kieffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R Brust" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.101047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dentler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasundar Kannan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0822-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fabbri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.12.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2018.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Changaival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittichai Lavangnananda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416500371" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilmore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942799" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/315101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/23/235101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741450045X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Viger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.06.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/375101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Olszewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04414-5_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.26" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jurquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI.2016.7849525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan E Dentler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086439.3086445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989275.2989281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935620.2935631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidson Firmo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo T&#244;rres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dezert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Travaglini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01143169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>